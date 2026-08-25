--- v0 (2025-12-16)
+++ v1 (2026-08-25)
@@ -1,238 +1,253 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-[...1 lines deleted...]
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="449"/>
         <w:tblOverlap w:val="never"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9938"/>
       </w:tblGrid>
       <w:tr w:rsidR="00300492" w:rsidRPr="00313FBB" w14:paraId="504F6042" w14:textId="77777777" w:rsidTr="00AB6D02">
         <w:trPr>
           <w:trHeight w:val="1694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="013D931D" w14:textId="36A1C064" w:rsidR="00300492" w:rsidRPr="00FE6446" w:rsidRDefault="008A1CF6" w:rsidP="00E70A62">
+          <w:p w14:paraId="013D931D" w14:textId="147F3F12" w:rsidR="00300492" w:rsidRPr="00FE6446" w:rsidRDefault="007D5F1E" w:rsidP="007D5F1E">
             <w:pPr>
               <w:pStyle w:val="Title3"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
-              <w:ind w:left="176"/>
+              <w:ind w:left="36"/>
               <w:suppressOverlap w:val="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251736064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10076293" wp14:editId="21F0CC9F">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57507A8F" wp14:editId="2F6CAD81">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>5468620</wp:posOffset>
+                    <wp:posOffset>5441315</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>1905</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="758190" cy="1071880"/>
+                  <wp:extent cx="758190" cy="1072515"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1" name="Picture 1"/>
+                  <wp:docPr id="3" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1" name="Picture 1"/>
+                          <pic:cNvPr id="3" name="Picture 3"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="758190" cy="1071880"/>
+                            <a:ext cx="758190" cy="1072515"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00DF07B7" w:rsidRPr="00D14B7A">
+            <w:r w:rsidR="004A55FB" w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:spacing w:val="-6"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251726848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="246A33C9" wp14:editId="765E7D10">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251726848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="246A33C9" wp14:editId="1E2883C4">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>61595</wp:posOffset>
+                    <wp:posOffset>-48260</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>230505</wp:posOffset>
+                    <wp:posOffset>163830</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="895985" cy="847725"/>
+                  <wp:extent cx="1048385" cy="847725"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="4" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9" name="Untitled-1.png"/>
+                          <pic:cNvPr id="4" name="Picture 4"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="895985" cy="847725"/>
+                            <a:ext cx="1048385" cy="847725"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00300492">
-              <w:t xml:space="preserve">      </w:t>
+            <w:r w:rsidRPr="007D5F1E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Applied Studies in Educational Management</w:t>
             </w:r>
-            <w:r w:rsidR="007A0322" w:rsidRPr="007A0322">
-              <w:t>Applied Studies in Educational Management and E-Learning</w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="007D5F1E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and E-Learning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3241685F" w14:textId="7A844F10" w:rsidR="00300492" w:rsidRPr="00794695" w:rsidRDefault="00300492" w:rsidP="0004139D">
+          <w:p w14:paraId="3241685F" w14:textId="61C3DEF1" w:rsidR="00300492" w:rsidRPr="00794695" w:rsidRDefault="00300492" w:rsidP="0004139D">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2945"/>
                 <w:tab w:val="center" w:pos="4805"/>
                 <w:tab w:val="right" w:pos="8397"/>
               </w:tabs>
               <w:bidi w:val="0"/>
               <w:spacing w:after="240" w:afterAutospacing="0"/>
               <w:ind w:left="-111" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                 <w:b w:val="0"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                 <w:b w:val="0"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
@@ -245,129 +260,107 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                 <w:b w:val="0"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="002C18CE">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                 <w:b w:val="0"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>www.</w:t>
             </w:r>
-            <w:r w:rsidR="007A0322">
+            <w:r w:rsidR="007D5F1E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                 <w:b w:val="0"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>asemel</w:t>
             </w:r>
             <w:r w:rsidR="00AC1FE5">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                 <w:b w:val="0"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>.reapress.com</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="124DDE21" w14:textId="673FB93D" w:rsidR="00300492" w:rsidRPr="00794695" w:rsidRDefault="007A0322" w:rsidP="00133C89">
+          <w:p w14:paraId="124DDE21" w14:textId="328EF3CF" w:rsidR="00300492" w:rsidRPr="00794695" w:rsidRDefault="007D5F1E" w:rsidP="008D127F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:bidi w:val="0"/>
-              <w:spacing w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+              <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
               <w:ind w:left="598"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A0322">
+            <w:r w:rsidRPr="007D5F1E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appl. Stud. Educ. </w:t>
-[...21 lines deleted...]
-              <w:t>. E-Learn.</w:t>
+              <w:t>Appl. Stud. Educ. Manag. E-Learn</w:t>
             </w:r>
             <w:r w:rsidR="00AC1FE5" w:rsidRPr="00AC1FE5">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00300492" w:rsidRPr="00794695">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">Vol. </w:t>
             </w:r>
             <w:r w:rsidR="00300492">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidR="00300492" w:rsidRPr="00794695">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="auto"/>
@@ -449,71 +442,70 @@
             </w:r>
             <w:r w:rsidR="00300492" w:rsidRPr="00794695">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00300492" w:rsidRPr="00313FBB" w14:paraId="74FB2D41" w14:textId="77777777" w:rsidTr="0004139D">
         <w:trPr>
           <w:trHeight w:val="1235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="102C9205" w14:textId="0616A536" w:rsidR="00300492" w:rsidRPr="00617E7F" w:rsidRDefault="00300492" w:rsidP="006843DF">
+          <w:p w14:paraId="102C9205" w14:textId="0616A536" w:rsidR="00300492" w:rsidRPr="00A05A7A" w:rsidRDefault="00300492" w:rsidP="006843DF">
             <w:pPr>
               <w:pStyle w:val="Articletitle"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-                <w:color w:val="9E7720"/>
+                <w:color w:val="11375C"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0A38">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
-                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="281D5B16" wp14:editId="22F0E9DE">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="281D5B16" wp14:editId="51A7DA40">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>5865437</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>88900</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="270000" cy="280925"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5080"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="35" name="Picture 35"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="57" name="images (19).png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
@@ -545,173 +537,155 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="270000" cy="280925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00ED0A38">
               <w:rPr>
                 <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00617E7F">
+            <w:r w:rsidRPr="00A05A7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-                <w:color w:val="9E7720"/>
+                <w:color w:val="11375C"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Paper Type: Original Article</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18EA70EF" w14:textId="5BEE6642" w:rsidR="00300492" w:rsidRPr="00737A8B" w:rsidRDefault="00B9377E" w:rsidP="0004139D">
             <w:pPr>
               <w:pStyle w:val="Articletitle"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00300492" w:rsidRPr="00587283">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper </w:t>
-[...7 lines deleted...]
-              <w:t>T</w:t>
+              <w:t>Paper T</w:t>
             </w:r>
             <w:r w:rsidR="00300492" w:rsidRPr="00587283">
               <w:rPr>
                 <w:rStyle w:val="ArticletitleChar"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>itl</w:t>
             </w:r>
             <w:r w:rsidR="00300492" w:rsidRPr="00587283">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="129"/>
         <w:tblOverlap w:val="never"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...1 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9917"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007923AF" w:rsidRPr="007923AF" w14:paraId="3189741E" w14:textId="77777777" w:rsidTr="00F566A4">
+      <w:tr w:rsidR="007923AF" w:rsidRPr="007923AF" w14:paraId="3189741E" w14:textId="77777777" w:rsidTr="00605BE2">
         <w:trPr>
           <w:trHeight w:val="2973"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D4B84B9" w14:textId="2A041ED9" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00F566A4">
             <w:pPr>
               <w:pStyle w:val="Author"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007923AF">
-              <w:t>FirstName</w:t>
+              <w:t xml:space="preserve">FirstName, LastName </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...10 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007923AF">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="003D6D77">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007923AF">
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007923AF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Adobe Devanagari"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
+                <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01385F5F" wp14:editId="6AAF6307">
                   <wp:extent cx="167640" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
                   <wp:docPr id="42" name="Picture 42"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="7" name="orcid.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
@@ -934,81 +908,82 @@
               <w:tblW w:w="0" w:type="auto"/>
               <w:jc w:val="center"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="958"/>
               <w:gridCol w:w="8222"/>
             </w:tblGrid>
             <w:tr w:rsidR="007923AF" w:rsidRPr="007923AF" w14:paraId="3B688FBC" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="907"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="958" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="63C2D146" w14:textId="77777777" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00DF07B7">
+                <w:p w14:paraId="63C2D146" w14:textId="77777777" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="007D5F1E">
                   <w:pPr>
                     <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="129"/>
                     <w:bidi w:val="0"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="318" w:right="0" w:firstLine="284"/>
                     <w:suppressOverlap/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Adobe Devanagari" w:eastAsia="Calibri" w:hAnsi="Adobe Devanagari" w:cs="Adobe Devanagari"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007923AF">
                     <w:rPr>
                       <w:rFonts w:ascii="Adobe Devanagari" w:eastAsia="Calibri" w:hAnsi="Adobe Devanagari" w:cs="Adobe Devanagari"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:noProof/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6576E121" wp14:editId="1CA78F46">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>-110327</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>24724</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="648000" cy="648000"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
                         <wp:docPr id="49" name="Picture 49" descr="Vorschau Ihres QR Code"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="0" name="Picture 1" descr="Vorschau Ihres QR Code"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
@@ -1043,129 +1018,95 @@
                                     <a:srgbClr val="29667F"/>
                                   </a:bgClr>
                                 </a:pattFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                         <wp14:sizeRelH relativeFrom="page">
                           <wp14:pctWidth>0</wp14:pctWidth>
                         </wp14:sizeRelH>
                         <wp14:sizeRelV relativeFrom="page">
                           <wp14:pctHeight>0</wp14:pctHeight>
                         </wp14:sizeRelV>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8222" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="43E36457" w14:textId="4E97108C" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00DF07B7">
+                <w:p w14:paraId="43E36457" w14:textId="50FBCAA0" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="007D5F1E">
                   <w:pPr>
                     <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="129"/>
                     <w:bidi w:val="0"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:suppressOverlap/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="007923AF">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
-                    <w:t>LastName</w:t>
-[...10 lines deleted...]
-                    <w:t>, (</w:t>
+                    <w:t>LastName, (</w:t>
                   </w:r>
                   <w:r w:rsidR="00F86137">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>Initial</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007923AF">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">)., &amp; </w:t>
-[...21 lines deleted...]
-                    <w:t>, (</w:t>
+                    <w:t>)., &amp; LastName, (</w:t>
                   </w:r>
                   <w:r w:rsidR="00F86137">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>Initial)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007923AF">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. (Date). Paper </w:t>
                   </w:r>
                   <w:r w:rsidR="00F86137">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
@@ -1173,118 +1114,149 @@
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>t</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007923AF">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>itle.</w:t>
                   </w:r>
                   <w:r w:rsidR="005D646D">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="007A0322">
+                  <w:r w:rsidR="007D5F1E" w:rsidRPr="007D5F1E">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:lang w:bidi="fa-IR"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="007A0322" w:rsidRPr="007A0322">
+                  <w:r w:rsidR="007D5F1E" w:rsidRPr="007D5F1E">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
+                      <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
-                    <w:t>Applied Studies in Educational Management and E-Learning</w:t>
+                    <w:t>Applied Studies in Educational</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007D5F1E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:bidi="fa-IR"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="007D5F1E" w:rsidRPr="007D5F1E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:bidi="fa-IR"/>
+                    </w:rPr>
+                    <w:t>Management and E-Learning</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007923AF">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t xml:space="preserve">, </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00136EAB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>Volume</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007923AF">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (Issue), PP.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="058D2564" w14:textId="77777777" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00DF07B7">
+                <w:p w14:paraId="058D2564" w14:textId="77777777" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="007D5F1E">
                   <w:pPr>
                     <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="129"/>
                     <w:bidi w:val="0"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:suppressOverlap/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="12E02142" w14:textId="77777777" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00DF07B7">
+                <w:p w14:paraId="12E02142" w14:textId="77777777" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="007D5F1E">
                   <w:pPr>
                     <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="129"/>
                     <w:bidi w:val="0"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:suppressOverlap/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="132"/>
               <w:tblOverlap w:val="never"/>
               <w:bidiVisual/>
@@ -1515,51 +1487,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007923AF">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">                                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7780B4BF" w14:textId="7B4190D3" w:rsidR="005429B2" w:rsidRDefault="00335689" w:rsidP="007923AF">
+    <w:p w14:paraId="7780B4BF" w14:textId="7682B86F" w:rsidR="005429B2" w:rsidRDefault="00335689" w:rsidP="007923AF">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="6"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="173C5D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6081DA2E" wp14:editId="2A50E633">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-420370</wp:posOffset>
@@ -1643,51 +1615,51 @@
                                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="17"/>
                                 <w:szCs w:val="17"/>
                               </w:rPr>
                               <w:t>2821-1960</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6081DA2E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 74" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-33.1pt;margin-top:-3.2pt;width:235.9pt;height:21.65pt;z-index:-251603968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBffLgXGwIAAC8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06ShYTdR09XSpQhp&#10;uUgLH+A4TmPheIztNilfz9jJdrsg8YDwgzXjGR/PnDle34y9IkdhnQRd0eUipURoDo3U+4p++7p7&#10;dU2J80w3TIEWFT0JR282L1+sB1OKDDpQjbAEQbQrB1PRzntTJonjneiZW4ARGoMt2J55dO0+aSwb&#10;EL1XSZamb5IBbGMscOEcnt5NQbqJ+G0ruP/ctk54oiqKtfm427jXYU82a1buLTOd5HMZ7B+q6JnU&#10;+OgZ6o55Rg5W/gHVS27BQesXHPoE2lZyEXvAbpbpb908dMyI2AuS48yZJvf/YPmn44P5Yokf38KI&#10;A4xNOHMP/LsjGrYd03txay0MnWANPrwMlCWDceV8NVDtShdA6uEjNDhkdvAQgcbW9oEV7JMgOg7g&#10;dCZdjJ5wPMyKIi9eY4hjLLtaFXken2Dl421jnX8voCfBqKjFoUZ0drx3PlTDyseU8JgDJZudVCo6&#10;dl9vlSVHhgLYxTWjP0tTmgwVLfIsnwh4BnFyZwRUXgMDJYo5j4d/g+ylR2Ur2Vf0Og1r0lqg8Z1u&#10;ou48k2qysQWlZ14DlROpfqxHTAz81tCckGELk4Lxx6HRgf1JyYDqraj7cWBWYGUfNE6pWK5WQe7R&#10;WeVXGTr2MlJfRpjmCFVRT8lkbn38IoFADbc4zVZGop8qmWtFVUb+5x8UZH/px6ynf775BQAA//8D&#10;AFBLAwQUAAYACAAAACEAaRRnXN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkblvKukVQmk5TxY5FonDh5jamrWicqsm28vZkJ7jZ8qff35/vFzuKM81+cKzhYZ2AIG6dGbjT&#10;8PF+XD2C8AHZ4OiYNPyQh31xe5NjZtyF3+hch07EEPYZauhDmDIpfduTRb92E3G8fbnZYojr3Ekz&#10;4yWG21FukkRJiwPHDz1OVPbUftcnq+HYlNOEr/XLZ5WmvtlxdaCy0vr+bjk8gwi0hD8YrvpRHYro&#10;1LgTGy9GDSulNhG9DlsQEdgmOwWi0ZCqJ5BFLv83KH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAX3y4FxsCAAAvBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAaRRnXN0AAAAJAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" strokecolor="window">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3B4B3489" w14:textId="4618C729" w:rsidR="0004139D" w:rsidRPr="008D02FF" w:rsidRDefault="0004139D" w:rsidP="001F76E1">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D02FF">
                         <w:rPr>
                           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t xml:space="preserve">E-ISSN: </w:t>
@@ -1711,110 +1683,109 @@
                         <w:t xml:space="preserve"> | P-ISSN: </w:t>
                       </w:r>
                       <w:r w:rsidR="00885CC2" w:rsidRPr="00DD3342">
                         <w:rPr>
                           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t>2821-1960</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="MediumList221"/>
         <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="8447"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="E5EAEE"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9776"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B161B3" w:rsidRPr="007923AF" w14:paraId="17F3428F" w14:textId="77777777" w:rsidTr="00E068B3">
+      <w:tr w:rsidR="00B161B3" w:rsidRPr="007923AF" w14:paraId="17F3428F" w14:textId="77777777" w:rsidTr="00A05A7A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5EAEE"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CEE2F6"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4E03C4" w14:textId="0FDEFF52" w:rsidR="00B161B3" w:rsidRPr="00617E7F" w:rsidRDefault="00B161B3" w:rsidP="00B161B3">
+          <w:p w14:paraId="3C4E03C4" w14:textId="0FDEFF52" w:rsidR="00B161B3" w:rsidRPr="00F21E4F" w:rsidRDefault="00B161B3" w:rsidP="00B161B3">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-13" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="9E7720"/>
+                <w:color w:val="670001"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00617E7F">
+            <w:r w:rsidRPr="00A05A7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="9E7720"/>
+                <w:color w:val="11375C"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00753FFF" w:rsidRPr="007923AF" w14:paraId="6FEAE69D" w14:textId="77777777" w:rsidTr="00E068B3">
+      <w:tr w:rsidR="00753FFF" w:rsidRPr="007923AF" w14:paraId="6FEAE69D" w14:textId="77777777" w:rsidTr="00605BE2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5EAEE"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CEE2F6"/>
           </w:tcPr>
           <w:p w14:paraId="7B3D47B2" w14:textId="7408FBBB" w:rsidR="00753FFF" w:rsidRPr="007923AF" w:rsidRDefault="00753FFF" w:rsidP="00753FFF">
             <w:pPr>
               <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240"/>
               <w:ind w:left="0" w:right="314"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Gurmukhi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007923AF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Gurmukhi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
@@ -1984,623 +1955,377 @@
             <w:r w:rsidRPr="007923AF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Gurmukhi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">Originality/Value: </w:t>
             </w:r>
             <w:r w:rsidRPr="007923AF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Gurmukhi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">Originality in research mean what you are doing is from your own perspective although you may draw arguments from other research work to back up your arguments. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00753FFF" w:rsidRPr="007923AF" w14:paraId="448B45FB" w14:textId="77777777" w:rsidTr="00E068B3">
+      <w:tr w:rsidR="00753FFF" w:rsidRPr="007923AF" w14:paraId="448B45FB" w14:textId="77777777" w:rsidTr="00605BE2">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="078386"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5EAEE"/>
           </w:tcPr>
           <w:p w14:paraId="219DF9F7" w14:textId="77777777" w:rsidR="00753FFF" w:rsidRPr="007923AF" w:rsidRDefault="00753FFF" w:rsidP="00753FFF">
             <w:pPr>
               <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240"/>
               <w:ind w:left="0" w:right="1418"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Gurmukhi"/>
                 <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00617E7F">
+            <w:r w:rsidRPr="00A05A7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="9E7720"/>
+                <w:color w:val="11375C"/>
                 <w:sz w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>Keywords:</w:t>
+              <w:t>Keywords</w:t>
             </w:r>
-            <w:r w:rsidRPr="00617E7F">
+            <w:r w:rsidRPr="007923AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="173C5D"/>
+                <w:sz w:val="22"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007923AF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Gurmukhi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="9E7720"/>
+                <w:color w:val="975E02"/>
                 <w:sz w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007923AF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Gurmukhi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3-5 key words should be provided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13B30541" w14:textId="01FB8EBF" w:rsidR="00142590" w:rsidRDefault="00142590" w:rsidP="004C631B">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:framePr w:wrap="around"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B20A7A3" w14:textId="77777777" w:rsidR="00647188" w:rsidRPr="00BD529F" w:rsidRDefault="00647188" w:rsidP="004C631B">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:framePr w:wrap="around"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00647188" w:rsidRPr="00BD529F" w:rsidSect="00EF2775">
+        <w:sectPr w:rsidR="00647188" w:rsidRPr="00BD529F" w:rsidSect="00804578">
           <w:headerReference w:type="even" r:id="rId14"/>
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="567" w:right="907" w:bottom="567" w:left="567" w:header="170" w:footer="576" w:gutter="0"/>
           <w:pgNumType w:start="174"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpYSpec="bottom"/>
         <w:tblOverlap w:val="never"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9219"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A6A7D" w:rsidRPr="00B16376" w14:paraId="3D3CFF99" w14:textId="77777777" w:rsidTr="00AF00EB">
+      <w:tr w:rsidR="001A6A7D" w:rsidRPr="00B16376" w14:paraId="3D3CFF99" w14:textId="77777777" w:rsidTr="00605BE2">
         <w:trPr>
-          <w:trHeight w:val="1587"/>
+          <w:trHeight w:val="1644"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="40F02172" w14:textId="01BC9DFC" w:rsidR="001A6A7D" w:rsidRPr="009133A4" w:rsidRDefault="008A1CF6" w:rsidP="00AF00EB">
+          <w:p w14:paraId="573FED27" w14:textId="691995B2" w:rsidR="001A6A7D" w:rsidRPr="007A2C07" w:rsidRDefault="007D5F1E" w:rsidP="00605BE2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7642"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:rtl/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
                 <w:noProof/>
-                <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65AFC7C2" wp14:editId="6FA5B5B2">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251736064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E07A156" wp14:editId="099C7101">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>4935220</wp:posOffset>
+                    <wp:posOffset>5039360</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>20956</wp:posOffset>
+                  <wp:positionV relativeFrom="page">
+                    <wp:posOffset>3175</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="684245" cy="967740"/>
-                  <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+                  <wp:extent cx="735330" cy="1040130"/>
+                  <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3" name="Picture 3"/>
+                  <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3" name="Picture 3"/>
+                          <pic:cNvPr id="1" name="Picture 1"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="689620" cy="975342"/>
+                            <a:ext cx="735330" cy="1040130"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00D14B7A">
+            <w:r w:rsidR="004A55FB" w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="393F8429" wp14:editId="3C056C04">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="393F8429" wp14:editId="23F52A94">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>74295</wp:posOffset>
+                    <wp:posOffset>-38735</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>74295</wp:posOffset>
+                    <wp:posOffset>76200</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="897890" cy="847725"/>
+                  <wp:extent cx="1021715" cy="847725"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="10" name="Picture 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9" name="Untitled-1.png"/>
+                          <pic:cNvPr id="10" name="Picture 10"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="897890" cy="847725"/>
+                            <a:ext cx="1021715" cy="847725"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="001A6A7D" w:rsidRPr="00B16376">
               <w:rPr>
                 <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:rtl/>
-[...9 lines deleted...]
-                <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001A6A7D" w:rsidRPr="00B16376">
-[...154 lines deleted...]
-            <w:r w:rsidRPr="007A0322">
+            <w:r w:rsidR="001A6A7D" w:rsidRPr="00F70E56">
               <w:rPr>
                 <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A0322">
+            <w:r w:rsidR="00F21E4F">
               <w:rPr>
-                <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr" w:hint="cs"/>
-[...102 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D5F1E">
+              <w:rPr>
+                <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مطالعات کاربردی در مدیریت آموزشی و یادگیری الکترونیکی</w:t>
+            </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="4A79C9BC" w14:textId="50476CB1" w:rsidR="001A6A7D" w:rsidRPr="00B16376" w:rsidRDefault="001A6A7D" w:rsidP="00E22EE9">
+          <w:p w14:paraId="4A79C9BC" w14:textId="505D03E2" w:rsidR="001A6A7D" w:rsidRPr="00B16376" w:rsidRDefault="001A6A7D" w:rsidP="00605BE2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7642"/>
               </w:tabs>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
               <w:ind w:left="0" w:right="3311"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22EE9">
               <w:rPr>
                 <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                 </w:t>
             </w:r>
             <w:r w:rsidRPr="00E22EE9">
               <w:rPr>
                 <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                 <w:bCs/>
@@ -2755,117 +2480,117 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007A2C07">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="IRTitr"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0081624C" w:rsidRPr="00E22EE9">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="IRTitr"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>www.</w:t>
             </w:r>
-            <w:r w:rsidR="00E068B3">
+            <w:r w:rsidR="007D5F1E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="IRTitr"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>gpit</w:t>
+              <w:t>asemel</w:t>
             </w:r>
             <w:r w:rsidR="00AC1FE5">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="IRTitr"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>.reapress.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A6A7D" w:rsidRPr="00B16376" w14:paraId="0F028C10" w14:textId="77777777" w:rsidTr="00AF00EB">
+      <w:tr w:rsidR="001A6A7D" w:rsidRPr="00B16376" w14:paraId="0F028C10" w14:textId="77777777" w:rsidTr="00605BE2">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6826634D" w14:textId="77076E58" w:rsidR="001A6A7D" w:rsidRPr="00D13BC0" w:rsidRDefault="001A6A7D" w:rsidP="00AF00EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8509"/>
               </w:tabs>
               <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="129" w:right="34" w:hanging="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="IRNazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D13BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro" w:cs="B Badr"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:u w:val="single"/>
+                <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="637B6D8C" wp14:editId="11268BF9">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>88900</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>244622</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="234000" cy="244800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="38" name="Picture 38"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="57" name="images (19).png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
@@ -2967,58 +2692,57 @@
                 <w:color w:val="2D2A3F"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>عنوان</w:t>
             </w:r>
             <w:r w:rsidRPr="00F21E4F">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="2D2A3F"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F21E4F">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مقاله</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A6A7D" w:rsidRPr="00B16376" w14:paraId="6288F6E0" w14:textId="77777777" w:rsidTr="00AF00EB">
+      <w:tr w:rsidR="001A6A7D" w:rsidRPr="00B16376" w14:paraId="6288F6E0" w14:textId="77777777" w:rsidTr="00605BE2">
         <w:trPr>
           <w:trHeight w:val="5102"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9219" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FC3EC72" w14:textId="4847ED41" w:rsidR="001A6A7D" w:rsidRPr="00BC6A4E" w:rsidRDefault="00F40104" w:rsidP="00AF00EB">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4501"/>
                 <w:tab w:val="left" w:pos="5794"/>
               </w:tabs>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="Char0"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
               <w:tab/>
@@ -3084,549 +2808,592 @@
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1101"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="8789" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8789"/>
             </w:tblGrid>
             <w:tr w:rsidR="001828FD" w:rsidRPr="004F21A6" w14:paraId="4C90456A" w14:textId="77777777" w:rsidTr="00D453F5">
               <w:trPr>
                 <w:trHeight w:val="227"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8789" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0E8CD9E8" w14:textId="29A59785" w:rsidR="001828FD" w:rsidRPr="00F21E4F" w:rsidRDefault="001828FD" w:rsidP="00AF00EB">
                   <w:pPr>
                     <w:spacing w:before="240" w:beforeAutospacing="0"/>
                     <w:ind w:left="309" w:right="0" w:firstLine="4"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="670001"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00617E7F">
+                  <w:r w:rsidRPr="00A05A7A">
                     <w:rPr>
                       <w:rFonts w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="9E7720"/>
+                      <w:color w:val="11375C"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="28"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>چ</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00617E7F">
+                  <w:r w:rsidRPr="00A05A7A">
                     <w:rPr>
                       <w:rFonts w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="9E7720"/>
+                      <w:color w:val="11375C"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="28"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>کیده</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000F2D05" w:rsidRPr="004F21A6" w14:paraId="3ECD8F2E" w14:textId="77777777" w:rsidTr="00E068B3">
+            <w:tr w:rsidR="000F2D05" w:rsidRPr="004F21A6" w14:paraId="3ECD8F2E" w14:textId="77777777" w:rsidTr="00605BE2">
               <w:trPr>
                 <w:trHeight w:val="2268"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8789" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="E5EAEE"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="CEE2F6"/>
                 </w:tcPr>
                 <w:p w14:paraId="7CB95115" w14:textId="77777777" w:rsidR="000F2D05" w:rsidRDefault="000F2D05" w:rsidP="00AF00EB">
                   <w:pPr>
                     <w:spacing w:before="240" w:beforeAutospacing="0"/>
                     <w:ind w:left="309" w:right="0" w:firstLine="4"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r w:rsidRPr="00605BE2">
+                    <w:rPr>
+                      <w:rStyle w:val="Char2"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="11375C"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>هدف</w:t>
+                  </w:r>
                   <w:r w:rsidRPr="00F21E4F">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="2D2A3F"/>
                       <w:rtl/>
                     </w:rPr>
-                    <w:t>هدف:</w:t>
+                    <w:t>:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>در این قسمت اهمیت موضوع مطالعه و هدف اصلی آن آورده می</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>شود و به اصطلاح لزوم انجام آن تحقیق به اختصار بیان می</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>شود.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
+                  <w:r w:rsidRPr="00605BE2">
+                    <w:rPr>
+                      <w:rStyle w:val="Char2"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="11375C"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>روش‌شناسی پژوهش</w:t>
+                  </w:r>
                   <w:r w:rsidRPr="00F21E4F">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="2D2A3F"/>
                       <w:rtl/>
                     </w:rPr>
-                    <w:t>روش‌شناسی پژوهش:</w:t>
+                    <w:t>:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve"> دراین قسمت روش انجام مطالعه به اختصار بیان می‌شود.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
-                  <w:r w:rsidRPr="00F21E4F">
+                  <w:r w:rsidRPr="00605BE2">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="2D2A3F"/>
+                      <w:color w:val="11375C"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>یافته</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F21E4F">
+                  <w:r w:rsidRPr="00605BE2">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="2D2A3F"/>
+                      <w:color w:val="11375C"/>
                       <w:cs/>
                     </w:rPr>
                     <w:t>‎</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00605BE2">
+                    <w:rPr>
+                      <w:rStyle w:val="Char2"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="11375C"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>ها</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F21E4F">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="2D2A3F"/>
                       <w:rtl/>
                     </w:rPr>
-                    <w:t>ها:</w:t>
+                    <w:t>:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve"> در این بخش یافته‌های اصلی مطالعه (معمولاً با ذكر معنی‌داری آماری) بیان می</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>شوند.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
+                  <w:r w:rsidRPr="00605BE2">
+                    <w:rPr>
+                      <w:rStyle w:val="Char2"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="11375C"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>اصالت/ارزش افزوده علمی</w:t>
+                  </w:r>
                   <w:r w:rsidRPr="00F21E4F">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="2D2A3F"/>
                       <w:rtl/>
                     </w:rPr>
-                    <w:t>اصالت/ارزش افزوده علمی:</w:t>
+                    <w:t>:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve"> به معنای کاری است که شما انجام می</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:cs/>
                     </w:rPr>
                     <w:t>‎</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>دهید و از دیدگاه خود شما است، اگرچه ممکن است برای حمایت از استدلال خود از کارهای تحقیقاتی دیگران استدلال کنید</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004F21A6">
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="22089875" w14:textId="0CE30812" w:rsidR="00F70E56" w:rsidRPr="004F21A6" w:rsidRDefault="00F70E56" w:rsidP="00AF00EB">
                   <w:pPr>
                     <w:spacing w:before="240" w:beforeAutospacing="0"/>
                     <w:ind w:left="309" w:right="0" w:firstLine="4"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000F2D05" w:rsidRPr="004F21A6" w14:paraId="20E21243" w14:textId="77777777" w:rsidTr="00F566A4">
+            <w:tr w:rsidR="000F2D05" w:rsidRPr="004F21A6" w14:paraId="20E21243" w14:textId="77777777" w:rsidTr="00605BE2">
               <w:trPr>
                 <w:trHeight w:val="538"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8789" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="078386"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6EFAA6E8" w14:textId="14A682B9" w:rsidR="00812810" w:rsidRPr="004F21A6" w:rsidRDefault="000F2D05" w:rsidP="00AF00EB">
                   <w:pPr>
                     <w:spacing w:before="240" w:beforeAutospacing="0"/>
                     <w:ind w:left="315" w:right="0" w:firstLine="4"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00617E7F">
+                  <w:r w:rsidRPr="00A05A7A">
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="9E7720"/>
+                      <w:color w:val="11375C"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:rtl/>
                     </w:rPr>
-                    <w:t>کلیدواژه‌ها:</w:t>
+                    <w:t>کلیدواژه‌ها</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="004F21A6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004F21A6">
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>حداقل 3 و حداكثر 5 واژه که با کاما (،) از هم جدا شده و در یك خط و به</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:cs/>
                     </w:rPr>
                     <w:t>‎</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ترتیب حروف الفبا باشند.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="001C55EC" w:rsidRPr="004F21A6" w14:paraId="1113B0AE" w14:textId="77777777" w:rsidTr="00F566A4">
+            <w:tr w:rsidR="001C55EC" w:rsidRPr="004F21A6" w14:paraId="1113B0AE" w14:textId="77777777" w:rsidTr="00605BE2">
               <w:trPr>
                 <w:trHeight w:val="252"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8789" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="078386"/>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E1B1C26" w14:textId="44E2E5C6" w:rsidR="001C55EC" w:rsidRPr="004F21A6" w:rsidRDefault="001C55EC" w:rsidP="00B161B3">
                   <w:pPr>
                     <w:spacing w:before="240" w:beforeAutospacing="0"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="724D34CA" w14:textId="733F161B" w:rsidR="000F2D05" w:rsidRDefault="000F2D05" w:rsidP="00AF00EB">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A52B8D1" w14:textId="7EC5B5C4" w:rsidR="0054627F" w:rsidRPr="00BC6A4E" w:rsidRDefault="0054627F" w:rsidP="00AF00EB">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7616EE04" w14:textId="0DB38516" w:rsidR="00B41A6C" w:rsidRPr="00AC1FE5" w:rsidRDefault="00B161B3" w:rsidP="007A0322">
+    <w:p w14:paraId="7616EE04" w14:textId="454CE860" w:rsidR="00B41A6C" w:rsidRPr="00AC1FE5" w:rsidRDefault="00B161B3" w:rsidP="00B41A6C">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
+        <w:pStyle w:val="affc"/>
+        <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:ind w:left="540"/>
+        <w:suppressOverlap w:val="0"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>1</w:t>
-[...8 lines deleted...]
-        <w:t>- مقدمه</w:t>
+        <w:t>1- مقدمه</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1FE5">
         <w:t>IR Nazanin bold</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1FE5">
         <w:t>pt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>12.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://uupload.ir/view/r4ov_irnazanin_p30download.com.ttf/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidRPr="00AC1FE5">
-        <w:fldChar w:fldCharType="begin"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لینک دانلود فونت</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC1FE5">
-        <w:instrText xml:space="preserve"> HYPERLINK "https://uupload.ir/view/r4ov_irnazanin_p30download.com.ttf/" </w:instrText>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>لینک دانلود فونت</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk111889185"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk111889185"/>
     </w:p>
     <w:p w14:paraId="3779A57A" w14:textId="1E543775" w:rsidR="00B161B3" w:rsidRPr="00EA199B" w:rsidRDefault="00B161B3" w:rsidP="00B41A6C">
       <w:pPr>
         <w:ind w:left="562" w:right="562"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">برای تایپ مقاله به زبان فارسی، فقط از نرم‌افزار مایكروسافت ورد استفاده كنید. متن اصلی مقاله به صورت تك ‌ستونی با قلم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
@@ -3850,51 +3617,51 @@
       <w:r w:rsidR="00B41A6C">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مورب </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>استفاده کنید</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0CB5CB69" w14:textId="262F977E" w:rsidR="00624DA0" w:rsidRPr="00AC1FE5" w:rsidRDefault="00B41A6C" w:rsidP="00B41A6C">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>1-2</w:t>
       </w:r>
       <w:r w:rsidR="00624DA0" w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>- جدول</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -3924,51 +3691,51 @@
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>11.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35492C13" w14:textId="0F714DC5" w:rsidR="00624DA0" w:rsidRDefault="00624DA0" w:rsidP="00B41A6C">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk111889033"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk111889033"/>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">هر جدول باید دارای شماره و عنوان (توضیح) باشد، كه به صورت وسط‌چین در بالای جدول با </w:t>
       </w:r>
       <w:r w:rsidR="000C7838">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فونت</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00156B9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>IR Nazanin</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:t xml:space="preserve"> </w:t>
@@ -4099,102 +3866,100 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>IRNazli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF7F16">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://uupload.ir/view/51up_irnazli_p30download.com.ttf/" </w:instrText>
+        <w:instrText>HYPERLINK "https://uupload.ir/view/51up_irnazli_p30download.com.ttf/"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00EF7F16" w:rsidRPr="00EF7F16">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>لینک دانلود فونت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EF7F16">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000C7838">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A92D45">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000C7838">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
@@ -4232,61 +3997,59 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و اندازه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A92D45">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C215D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">8.5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
@@ -4328,77 +4091,94 @@
       </w:r>
       <w:r w:rsidRPr="001B717A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی اعداد به لاتین آورده شود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00E92C6F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0FC965" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00B41A6C" w:rsidP="00B41A6C">
+    <w:p w14:paraId="0D0FC965" w14:textId="3FD58889" w:rsidR="00B41A6C" w:rsidRDefault="00E4642B" w:rsidP="00E4642B">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5563"/>
+        </w:tabs>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="53569B8D" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00B41A6C" w:rsidP="00B41A6C">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="532C9FD4" w14:textId="77777777" w:rsidR="00624DA0" w:rsidRPr="00E86192" w:rsidRDefault="00624DA0" w:rsidP="00E86192">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86192">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>جدول 1- استراتژی</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86192">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86192">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>های موجود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C907932" w14:textId="46741B89" w:rsidR="00624DA0" w:rsidRPr="00B25A7E" w:rsidRDefault="00AA3903" w:rsidP="000C4B3D">
       <w:pPr>
         <w:pStyle w:val="figure"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B25A7E">
@@ -4420,53 +4200,53 @@
         <w:t>strategies</w:t>
       </w:r>
       <w:r w:rsidR="00624DA0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00624DA0" w:rsidRPr="00B25A7E">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="46"/>
         <w:bidiVisual/>
         <w:tblW w:w="5535" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2852"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1437"/>
+        <w:gridCol w:w="2732"/>
+        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="1503"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E92C6F" w:rsidRPr="00EA199B" w14:paraId="74158BDA" w14:textId="77777777" w:rsidTr="001C55EC">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29F53BAC" w14:textId="77777777" w:rsidR="00E92C6F" w:rsidRPr="001C55EC" w:rsidRDefault="00E92C6F" w:rsidP="001C55EC">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C55EC">
               <w:rPr>
@@ -4709,51 +4489,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33E20FB0" w14:textId="77777777" w:rsidR="00E92C6F" w:rsidRPr="00EA199B" w:rsidRDefault="00E92C6F" w:rsidP="001C55EC">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA199B">
               <w:rPr>
                 <w:b/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>استراتژی</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:b/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0280A3A4" w14:textId="77777777" w:rsidR="00E92C6F" w:rsidRPr="00B25A7E" w:rsidRDefault="00E92C6F" w:rsidP="001C55EC">
             <w:pPr>
               <w:pStyle w:val="af"/>
@@ -4824,51 +4603,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FF71B7B" w14:textId="2E977C59" w:rsidR="008850B7" w:rsidRPr="00B41A6C" w:rsidRDefault="00B41A6C" w:rsidP="00E22EE9">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41A6C">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>1-3</w:t>
       </w:r>
       <w:r w:rsidR="008850B7" w:rsidRPr="00B41A6C">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- شکل‌ها </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5ABC4C" w14:textId="25564936" w:rsidR="00624DA0" w:rsidRDefault="00624DA0" w:rsidP="006C215D">
-      <w:bookmarkStart w:id="4" w:name="_Hlk111888973"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk111888973"/>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">هر شكل و نمودار باید دارای شماره و عنوان </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>باشد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (فارسی و لاتین)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> كه به</w:t>
       </w:r>
@@ -5036,50 +4815,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>تایپ و به ترتیب از 1 شماره‌گذاری می‌شود.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F743BD6" w14:textId="6BBABF2D" w:rsidR="00E92C6F" w:rsidRDefault="006F681E" w:rsidP="006C215D">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251622400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B3CF353" wp14:editId="3260B19B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1684512</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>45613</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3171459" cy="1822892"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="29" name="Picture 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -5089,51 +4869,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3173674" cy="1824165"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7749B559" w14:textId="76170228" w:rsidR="00E92C6F" w:rsidRDefault="00E92C6F" w:rsidP="006C215D"/>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="20E215DB" w14:textId="76450AEB" w:rsidR="00E92C6F" w:rsidRDefault="00E92C6F" w:rsidP="00E92C6F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51C0D706" w14:textId="77777777" w:rsidR="006F681E" w:rsidRDefault="006F681E" w:rsidP="00E92C6F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C81237E" w14:textId="5C3CD95A" w:rsidR="00624DA0" w:rsidRDefault="00335689" w:rsidP="00E92C6F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5253,51 +5033,51 @@
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="63AC1B04" id="Text Box 73" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:797.95pt;margin-top:0;width:131.45pt;height:37.45pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdpcbeRQIAAL4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwsUSLJiiSgRVSWU&#10;RCJVzsZrg1Wvx7UNu/TXd+xdPpr21JaDGXvG43lv3uz0vqk0OQjnFZiCDnp9SoThUCqzLejXl+WH&#10;W0p8YKZkGowo6FF4ej97/25a21wMYQe6FI5gEuPz2hZ0F4LNs8zznaiY74EVBp0SXMUCbt02Kx2r&#10;MXuls2G/P8lqcKV1wIX3ePrQOuks5ZdS8PAkpReB6IJibSGtLq2buGazKcu3jtmd4l0Z7C+qqJgy&#10;+Og51QMLjOyd+i1VpbgDDzL0OFQZSKm4SBgQzaD/Bs16x6xIWJAcb880+f+Xlj8e1vbZkdB8ggYb&#10;mEB4uwL+zSM3WW193sVETn3uMToCbaSr4j9CIHgRuT2e+RRNIDxmm0zuRoMxJRx9o5vxBO2Y9HLb&#10;Oh8+C6hINArqsF+pAnZY+dCGnkLiYx60KpdK67Q5+oV25MCwtaiIEmpKNPMBDwu6TL/utV+uaUPq&#10;gk4+jvst1n9OiXC06ahq2Yk8hWbTEFVGShFHPNlAeUSmHbQi9JYvFaJeYcnPzKHqkEOcpPCEi9SA&#10;RUJnUbID9+NP5zEexYBeSmpUcUH99z1zApn4YlAmd4PRKMo+bUbjmyFu3LVnc+0x+2oByOYAZ9by&#10;ZMb4oE+mdFC94sDN46voYobj2wUNJ3MR2tnCgeViPk9BKHTLwsqsLT8JLPb0pXllznaNDyiZRzjp&#10;neVv+t/GxqYbmO8DSJXEcWG1ox+HJMmrG+g4hdf7FHX57Mx+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;sAuhkN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDIW0S4lQIlYoL&#10;0B8OHN14SULjdRQ7bXh7tic4jmY0802+GG0rjtj7xpGC20kEAql0pqFKwcfu+SYB4YMmo1tHqOAH&#10;PSyKy4tcZ8adaIPHbagEl5DPtII6hC6T0pc1Wu0nrkNi78v1VgeWfSVNr09cbls5jaKZtLohXqh1&#10;h081loftYBW83R12768vcznUq+X3Emf2cz1dKXV9NT4+gAg4hr8wnPEZHQpm2ruBjBct6ziNU84q&#10;4EtnP4kT/rJXML9PQRa5/P+g+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdpcbeRQIA&#10;AL4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCwC6GQ&#10;3wAAAAkBAAAPAAAAAAAAAAAAAAAAAJ8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;qwUAAAAA&#10;" fillcolor="window" strokecolor="window" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7314E80D" w14:textId="77777777" w:rsidR="00624DA0" w:rsidRDefault="00624DA0" w:rsidP="00624DA0">
                       <w:pPr>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:ind w:left="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F85582">
                         <w:rPr>
                           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
@@ -5418,51 +5198,51 @@
         <w:t>1-4</w:t>
       </w:r>
       <w:r w:rsidR="00624DA0" w:rsidRPr="006F681E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>- روابط ریاضی و فرمول‌ها</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BED951F" w14:textId="05D8D24E" w:rsidR="000C7838" w:rsidRDefault="00624DA0" w:rsidP="00A06914">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ب</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk111888952"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk111888952"/>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>رای نوشتن روابط</w:t>
       </w:r>
       <w:r w:rsidR="00A92D45">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>و عبارات ریاضی از ابزار</w:t>
       </w:r>
       <w:r>
@@ -5534,51 +5314,51 @@
           <w:iCs/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Linux Libertine</w:t>
       </w:r>
       <w:r w:rsidR="0061098D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF7F16">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://www.dafont.com/linux-libertine.font" </w:instrText>
+        <w:instrText>HYPERLINK "https://www.dafont.com/linux-libertine.font"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00EF7F16" w:rsidRPr="002421F8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>لینک دانلود فونت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EF7F16">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
@@ -5623,51 +5403,51 @@
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> با فونت </w:t>
       </w:r>
       <w:r w:rsidR="006840F6" w:rsidRPr="006939BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Asana Math</w:t>
       </w:r>
       <w:r w:rsidR="00EF7F16">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://ctan.org/tex-archive/fonts/Asana-Math/?lang=en" </w:instrText>
+        <w:instrText>HYPERLINK "https://ctan.org/tex-archive/fonts/Asana-Math/?lang=en"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00EF7F16" w:rsidRPr="009A1643">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>لینک دانلود فونت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EF7F16">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
@@ -6078,91 +5858,91 @@
             </w:pPr>
             <w:r w:rsidRPr="0013169C">
               <w:rPr>
                 <w:position w:val="-28"/>
               </w:rPr>
               <w:object w:dxaOrig="5620" w:dyaOrig="639" w14:anchorId="456E7331">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:283.25pt;height:32.4pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:283pt;height:33pt" o:ole="">
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1819531206" r:id="rId25"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1848650857" r:id="rId25"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="02A9905B" w14:textId="77777777" w:rsidR="00624DA0" w:rsidRDefault="00624DA0" w:rsidP="00BB0C8C">
       <w:pPr>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>كه درآن</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009060C7" w:rsidRPr="009060C7">
         <w:rPr>
           <w:position w:val="-10"/>
         </w:rPr>
         <w:object w:dxaOrig="200" w:dyaOrig="279" w14:anchorId="08A51A19">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:11.4pt;height:13.2pt" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:11.5pt;height:13pt" o:ole="">
             <v:imagedata r:id="rId26" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1819531207" r:id="rId27"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1848650858" r:id="rId27"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هزینه تولید ...واحد </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009060D2">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
@@ -6181,64 +5961,65 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>باشد. اگر تعداد متغیرها برای تعریف در ادامه متن زیاد است، از فهرست علایم در بخش ضمایم استفاده و یا به صورت فهرست در زیر رابطه تعریف شود</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA211F8" w14:textId="77777777" w:rsidR="00E22EE9" w:rsidRPr="00EA199B" w:rsidRDefault="00E22EE9" w:rsidP="00BB0C8C">
       <w:pPr>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="77562996" w14:textId="3275F8F7" w:rsidR="00E22EE9" w:rsidRDefault="00A92D45" w:rsidP="00E22EE9">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2-4-1- </w:t>
       </w:r>
       <w:r w:rsidR="00E22EE9" w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ساختار</w:t>
       </w:r>
       <w:r w:rsidR="00624DA0" w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00624DA0" w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">Equation </w:t>
       </w:r>
       <w:r w:rsidR="00624DA0" w:rsidRPr="00AC1FE5">
         <w:rPr>
@@ -6692,51 +6473,50 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Asana Math" w:hAnsi="Asana Math" w:cs="Linux Libertine"/>
                     <w:szCs w:val="19"/>
                     <w:lang w:bidi="fa-IR"/>
                   </w:rPr>
                   <m:t>.</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="446E9927" w14:textId="05C51534" w:rsidR="00582E58" w:rsidRPr="00EA199B" w:rsidRDefault="00582E58" w:rsidP="003E413A">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>كه درآن</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Asana Math" w:hAnsi="Asana Math"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <m:t>s</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -8137,90 +7917,70 @@
         </w:rPr>
         <w:t xml:space="preserve">  و از ساختار ز</w:t>
       </w:r>
       <w:r w:rsidR="00D9664B" w:rsidRPr="00D9664B">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidR="00D9664B" w:rsidRPr="00D9664B">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="eastAsia"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ر</w:t>
       </w:r>
       <w:r w:rsidR="00D9664B" w:rsidRPr="00D9664B">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> استفاده گردد.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D2A400" w14:textId="7F1CE780" w:rsidR="00624DA0" w:rsidRDefault="00FB1069" w:rsidP="00D9664B">
+    <w:p w14:paraId="38D2A400" w14:textId="7F1CE780" w:rsidR="00624DA0" w:rsidRPr="00D9664B" w:rsidRDefault="00D9664B" w:rsidP="00D9664B">
       <w:pPr>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00D9664B" w:rsidRPr="00D9664B">
+        <w:r w:rsidRPr="00D9664B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>https://csl.mendeley.com/styles/699351941/REA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="267E17BA" w14:textId="77777777" w:rsidR="00617E7F" w:rsidRDefault="00617E7F" w:rsidP="00D9664B">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3D1DBAE9" w14:textId="65238321" w:rsidR="00F7698E" w:rsidRDefault="003E413A" w:rsidP="00511AA7">
       <w:pPr>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00D9664B">
         <w:rPr>
@@ -8282,50 +8042,51 @@
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FDF118" w14:textId="5EB6615E" w:rsidR="00EF3FB7" w:rsidRDefault="00EF3FB7" w:rsidP="0076041F">
       <w:pPr>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3FB7">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>پرن</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FB7">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FB7">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="eastAsia"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ان</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FB7">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
@@ -8737,51 +8498,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9664B">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>باشد:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540E9C92" w14:textId="7881FCCE" w:rsidR="00624DA0" w:rsidRDefault="003502E1" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Ref90816617"/>
+      <w:bookmarkStart w:id="4" w:name="_Ref90816617"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00624DA0" w:rsidRPr="004C1FCD">
         <w:t>Parnianifard</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00624DA0" w:rsidRPr="004C1FCD">
         <w:t xml:space="preserve">, A., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00624DA0" w:rsidRPr="004C1FCD">
         <w:t>Izadbakhsh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00624DA0" w:rsidRPr="004C1FCD">
         <w:t xml:space="preserve">, H. (2020). Multi variable process modeling using weighted </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00624DA0" w:rsidRPr="004C1FCD">
         <w:t>Cpm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00624DA0" w:rsidRPr="004C1FCD">
         <w:t xml:space="preserve"> capability index</w:t>
       </w:r>
       <w:r w:rsidR="00624DA0" w:rsidRPr="004C1FCD">
@@ -8807,51 +8568,51 @@
       <w:r w:rsidR="00834BBB">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00834BBB" w:rsidRPr="0065155A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>In Persian</w:t>
       </w:r>
       <w:r w:rsidR="00834BBB">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="0076041F">
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="0076041F" w:rsidRPr="0076041F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>10.22105/DMOR.2020.205873.1131</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="30FC68F4" w14:textId="2DB47F9B" w:rsidR="0069023C" w:rsidRPr="0065155A" w:rsidRDefault="00335689" w:rsidP="0069023C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:ind w:left="709" w:hanging="140"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C76B31D" wp14:editId="3371BEE1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>367030</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>51434</wp:posOffset>
@@ -8906,51 +8667,51 @@
                           <w:p w14:paraId="234A68F7" w14:textId="77777777" w:rsidR="0069023C" w:rsidRDefault="0069023C">
                             <w:pPr>
                               <w:ind w:left="0"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="0C76B31D" id="Text Box 72" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:28.9pt;margin-top:4.05pt;width:434.2pt;height:0;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqwkoqiAIAAKgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fQ1Q6LaooWJUnSah&#10;thqd+mwcu1g4Pp5tSNiv37GTAL28dNpLYvt85/ady+VVU2myE84rMAUdng0oEYZDqcxTQX893Hz6&#10;QokPzJRMgxEF3QtPr6YfP1zWNhcjWIMuhSNoxPi8tgVdh2DzLPN8LSrmz8AKg0IJrmIBr+4pKx2r&#10;0Xqls9FgcJHV4ErrgAvv8fW6FdJpsi+l4OFOSi8C0QXF2EL6uvRdxW82vWT5k2N2rXgXBvuHKCqm&#10;DDo9mLpmgZGtU69MVYo78CDDGYcqAykVFykHzGY4eJHNcs2sSLkgOd4eaPL/zyy/3S3tvSOh+QYN&#10;FjAl4e0C+MYjN1ltfd5hIqc+94iOiTbSVfGPKRBURG73Bz5FEwjHx8lkOD4fo4j3suyoaJ0P3wVU&#10;JB4K6rBUyTnbLXyIrlneQ6IfD1qVN0rrdIntIebakR3DwuowjIVEjWcobUhd0IvzyaDN6tRCNH3Q&#10;X2nGN68toD1tojuRGqkL60hCOoW9FhGjzU8hiSoTF2/EyDgX5hBnQkeUxIzeo9jhj1G9R7nNAzWS&#10;ZzDhoFwpA65l6Tm15aanVrb4rid8m3ekIDSrBhMv6ChSGF9WUO6xpxy04+Ytv1HI94L5cM8czhe2&#10;BO6McIcfqQGLBN2JkjW4P2+9Rzy2PUopqXFeC+p/b5kTlOgfBgfi63AcOy2ky3jyeYQXdypZnUrM&#10;tpoDds4Qt5Pl6RjxQfev0kH1iKtlFr2iiBmOvgsa+uM8tFsEVxMXs1kC4UhbFhZmaXk/SrHPHppH&#10;5mzX5wGH4xb6yWb5i3ZvsbE+BmbbAFKlWTiy2vGP6yA1fLe64r45vSfUccFO/wIAAP//AwBQSwME&#10;FAAGAAgAAAAhAIteyz/dAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMzlFrwjAUBeD3gf8h3MHe&#10;ZmpB57qmIrLBYPTBqszH2Nw0xeamNFG7f79sL9vj4VzO/fLVaDt2xcG3jgTMpgkwpNqplhoB+93b&#10;4xKYD5KU7ByhgC/0sComd7nMlLvRFq9VaFgcIZ9JASaEPuPc1wat9FPXI8VOu8HKEOPQcDXIWxy3&#10;HU+TZMGtbCl+MLLHjcH6XF2sAKX17jw373r78amPh/K1XB+rUoiH+3H9AizgGP6O4Ycf6VBE08ld&#10;SHnWCZg/RXkQsJwBi/VzukiBnX4zL3L+n198AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACrCSiqIAgAAqAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIteyz/dAAAABgEAAA8AAAAAAAAAAAAAAAAA4gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="234A68F7" w14:textId="77777777" w:rsidR="0069023C" w:rsidRDefault="0069023C">
                       <w:pPr>
                         <w:ind w:left="0"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBAAF58" w14:textId="0381A1C8" w:rsidR="00D920A8" w:rsidRPr="00D920A8" w:rsidRDefault="00D920A8" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
@@ -9015,70 +8776,85 @@
       </w:r>
       <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidRPr="009F281D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.engstruct.2016.01.033</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2ADBF0F4" w14:textId="489B5DD7" w:rsidR="00D920A8" w:rsidRPr="00D920A8" w:rsidRDefault="00D920A8" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="143"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:t>Reference to a Book</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B79CF4" w14:textId="77777777" w:rsidR="00D920A8" w:rsidRPr="00D920A8" w:rsidRDefault="00D920A8" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D920A8">
         <w:t xml:space="preserve"> Liao, H., &amp; Xu, Z. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A657BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Hesitant fuzzy decision making methodologies and applications</w:t>
+        <w:t xml:space="preserve">Hesitant fuzzy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A657BA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>decision making</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A657BA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> methodologies and applications</w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:t>. Springer Singapore.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690D0E16" w14:textId="12024794" w:rsidR="00D920A8" w:rsidRPr="00D920A8" w:rsidRDefault="00D920A8" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="143"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:t xml:space="preserve">Reference to a Book Chapter </w:t>
       </w:r>
     </w:p>
@@ -9129,82 +8905,66 @@
     <w:p w14:paraId="68AAAEB1" w14:textId="18924CF9" w:rsidR="00D920A8" w:rsidRPr="00D920A8" w:rsidRDefault="00D920A8" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="143"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:t>Reference to a Conference Proceeding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FCAD4A" w14:textId="77777777" w:rsidR="00D920A8" w:rsidRPr="00D920A8" w:rsidRDefault="00D920A8" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D920A8">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Hakani Raj, A. (2010, May). Development of an intelligent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D920A8">
-        <w:t>Hakani</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>sensor based</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D920A8">
-        <w:t xml:space="preserve"> Raj, A. (2010, May). Development of an intelligent sensor based inspection robot for closed environment. </w:t>
+        <w:t xml:space="preserve"> inspection robot for closed environment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings of the 2015 5th </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> University international conference on engineering (</w:t>
+        <w:t>Proceedings of the 2015 5th Nirma University international conference on engineering (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D920A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NUiCONE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D920A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:t xml:space="preserve"> (pp. 1-6). IEEE. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5690ECCA" w14:textId="56A19BC3" w:rsidR="00D920A8" w:rsidRPr="00D920A8" w:rsidRDefault="00D920A8" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
         <w:numPr>
@@ -9504,450 +9264,460 @@
         <w:t>سایر موضوعات مرتبط كه جزء بخش‌های اصلی مقاله نباشند.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343A3121" w14:textId="6F498D50" w:rsidR="00504B9E" w:rsidRPr="00504B9E" w:rsidRDefault="00D9664B" w:rsidP="00C9594B">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7838">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شکل و جدول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00504B9E" w:rsidRPr="00504B9E" w:rsidSect="00EF2775">
+    <w:sectPr w:rsidR="00504B9E" w:rsidRPr="00504B9E" w:rsidSect="00804578">
       <w:headerReference w:type="even" r:id="rId32"/>
       <w:headerReference w:type="default" r:id="rId33"/>
       <w:footerReference w:type="even" r:id="rId34"/>
       <w:footerReference w:type="default" r:id="rId35"/>
       <w:headerReference w:type="first" r:id="rId36"/>
       <w:footerReference w:type="first" r:id="rId37"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="567" w:right="907" w:bottom="567" w:left="567" w:header="289" w:footer="113" w:gutter="0"/>
       <w:pgNumType w:start="478"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17E59450" w14:textId="77777777" w:rsidR="00FB1069" w:rsidRPr="00FE73CA" w:rsidRDefault="00FB1069" w:rsidP="00192E46">
+    <w:p w14:paraId="068E04D5" w14:textId="77777777" w:rsidR="00EB5021" w:rsidRPr="00FE73CA" w:rsidRDefault="00EB5021" w:rsidP="00192E46">
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BD29764" w14:textId="77777777" w:rsidR="00FB1069" w:rsidRPr="00FE73CA" w:rsidRDefault="00FB1069" w:rsidP="00192E46">
+    <w:p w14:paraId="13971562" w14:textId="77777777" w:rsidR="00EB5021" w:rsidRPr="00FE73CA" w:rsidRDefault="00EB5021" w:rsidP="00192E46">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRLotus">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02000503000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRTitr">
-    <w:altName w:val="IRAN SansMobileNoEn"/>
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="02000506000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRNazanin">
     <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="02000506000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRNazli">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="02000506000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lotus">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
+    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thames New">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Perpetua">
-    <w:panose1 w:val="02020502060401020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Bold ITC">
-    <w:panose1 w:val="020B0907030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Kamran Outline">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TT6F0Ao00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Devanagari">
     <w:altName w:val="Kokila"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00080EF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Gurmukhi">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="XB Kayhan">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000051" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Caslon Pro">
+    <w:altName w:val="Palatino Linotype"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Badr">
-    <w:altName w:val="Courier New"/>
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Asana Math">
     <w:altName w:val="Gadugi"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000E7" w:usb1="0201E1FF" w:usb2="06001000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Linux Libertine">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5200E5FB" w:usb2="02000020" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6718B7E8" w14:textId="624AD736" w:rsidR="00FE0919" w:rsidRDefault="00135F7D" w:rsidP="00504B9E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:bidi w:val="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">This is an Open </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:t>Acess</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:t xml:space="preserve"> Article Under </w:t>
     </w:r>
     <w:r w:rsidRPr="00AC1FE5">
       <w:rPr>
         <w:color w:val="C45911"/>
       </w:rPr>
       <w:t>CC By 4.0 License</w:t>
     </w:r>
     <w:r w:rsidR="00C129B3" w:rsidRPr="00AC1FE5">
       <w:rPr>
         <w:color w:val="C45911"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00504B9E" w:rsidRPr="00504B9E">
       <w:t>https://creativecommons.org/licenses/by/4.0/legalcode</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="534FD0AF" w14:textId="55107470" w:rsidR="00F21E4F" w:rsidRPr="00F21E4F" w:rsidRDefault="00F21E4F" w:rsidP="00F21E4F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="534FD0AF" w14:textId="7F1679E7" w:rsidR="00F21E4F" w:rsidRPr="00F21E4F" w:rsidRDefault="00F21E4F" w:rsidP="00F21E4F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="993" w:right="427" w:firstLine="2"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:noProof/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:bidi="fa-IR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E7C8C7D" wp14:editId="7C485388">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3535680</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>6985</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="154305" cy="154305"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -10157,199 +9927,191 @@
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00F21E4F">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="00F21E4F">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Licensee. </w:t>
     </w:r>
-    <w:r w:rsidR="007A0322" w:rsidRPr="00617E7F">
+    <w:r w:rsidR="008D127F" w:rsidRPr="00A05A7A">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="9E7720"/>
+        <w:color w:val="11375C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Applied Studies in Educational Management and E-Learning</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve">. </w:t>
+      <w:t>Management: Modeling, Analysis and Application</w:t>
     </w:r>
     <w:r w:rsidRPr="00F21E4F">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>This article is an open access article distributed under the terms and conditions of the Creative Commons Attribution (CC BY) license (http://creativecommons.org/licenses/by/4.0).</w:t>
+      <w:t>. This article is an open access article distributed under the terms and conditions of the Creative Commons Attribution (CC BY) license (http://creativecommons.org/licenses/by/4.0).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E775118" w14:textId="386BFAA8" w:rsidR="00504B9E" w:rsidRPr="0010037F" w:rsidRDefault="00504B9E" w:rsidP="0010037F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DC83C4C" w14:textId="7F468D42" w:rsidR="00504B9E" w:rsidRPr="00504B9E" w:rsidRDefault="00504B9E" w:rsidP="00504B9E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="376A547B" w14:textId="7F07D052" w:rsidR="0054660D" w:rsidRPr="0095199C" w:rsidRDefault="0054660D" w:rsidP="0095199C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:szCs w:val="19"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D2E7A47" w14:textId="77777777" w:rsidR="00FB1069" w:rsidRPr="00FE73CA" w:rsidRDefault="00FB1069" w:rsidP="002B5067">
+    <w:p w14:paraId="4EC5820D" w14:textId="77777777" w:rsidR="00EB5021" w:rsidRPr="00FE73CA" w:rsidRDefault="00EB5021" w:rsidP="002B5067">
       <w:pPr>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FB700EB" w14:textId="77777777" w:rsidR="00FB1069" w:rsidRPr="00FE73CA" w:rsidRDefault="00FB1069" w:rsidP="00192E46">
+    <w:p w14:paraId="4C4D17A9" w14:textId="77777777" w:rsidR="00EB5021" w:rsidRPr="00FE73CA" w:rsidRDefault="00EB5021" w:rsidP="00192E46">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="60C88A64" w14:textId="77777777" w:rsidR="00FB1069" w:rsidRPr="00FE73CA" w:rsidRDefault="00FB1069">
+    <w:p w14:paraId="20CD78D2" w14:textId="77777777" w:rsidR="00EB5021" w:rsidRPr="00FE73CA" w:rsidRDefault="00EB5021">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="70D40632" w14:textId="0D861BA2" w:rsidR="00A92D45" w:rsidRDefault="00A92D45" w:rsidP="00A92D45">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A92D45">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A92D45">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A92D45">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Footnote</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14FC70D6" w14:textId="3FE6A6E5" w:rsidR="00751222" w:rsidRDefault="0069023C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:bidi="fa-IR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09B78250" wp14:editId="38DDD708">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6140671</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>915035</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="809625" cy="848710"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
           <wp:docPr id="82" name="Picture 82"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="9" name="dmor22.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -10454,51 +10216,51 @@
                             <w:rPr>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="72EA00FB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 71" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:490.8pt;margin-top:155.1pt;width:45.35pt;height:0;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3bLcohAIAAKAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faRlLYyIFHUgpkkV&#10;oJWJZ9exW6uOj2e7Tbpfz7GTtOXywrSXxPb5zu07l8urptJkK5xXYAo6PBlQIgyHUpllQX8/3n75&#10;RokPzJRMgxEF3QlPryafP13WNhensAJdCkfQiPF5bQu6CsHmWeb5SlTMn4AVBoUSXMUCXt0yKx2r&#10;0Xqls9PB4CyrwZXWARfe4+tNK6STZF9KwcO9lF4EoguKsYX0dem7iN9scsnypWN2pXgXBvuHKCqm&#10;DDrdm7phgZGNU29MVYo78CDDCYcqAykVFykHzGY4eJXNfMWsSLkgOd7uafL/zyy/287tgyOh+Q4N&#10;FjAl4e0M+NojN1ltfd5hIqc+94iOiTbSVfGPKRBURG53ez5FEwjHx/H5+GI0poT3ouygZ50PPwRU&#10;JB4K6rBSyTfbznyInlneQ6IbD1qVt0rrdIndIa61I1uGddVhGOuIGi9Q2pC6oGdfx4M2qWML0fRe&#10;f6EZX7+1gPa0ie5E6qMurAMH6RR2WkSMNr+EJKpMVLwTI+NcmH2cCR1REjP6iGKHP0T1EeU2D9RI&#10;nsGEvXKlDLiWpZfUluueWtniu5bwbd6RgtAsGmQ/HhdQ7rCXHLRj5i2/VUj0jPnwwBzOFXYJ7opw&#10;jx+pAasD3YmSFbi/771HPLY7SimpcU4L6v9smBOU6J8GB+FiOBrFwU6X0fj8FC/uWLI4lphNdQ3Y&#10;MkPcSpanY8QH3b9KB9UTrpRp9IoiZjj6Lmjoj9eh3R64kriYThMIR9myMDNzy/sRig322DwxZ7sG&#10;DzgUd9BPNMtf9XmLjYUxMN0EkCoNwYHVjnhcA6nTu5UV98zxPaEOi3XyDAAA//8DAFBLAwQUAAYA&#10;CAAAACEAsvO1h+EAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBDH3wW/QzjBN5e0wzlr&#10;0zFEQZA+rFPcY9Zcm7LmUppsq9/eDAR9vLsf//v989Vke3bC0XeOJCQzAQypdrqjVsLH9vVuCcwH&#10;RVr1jlDCN3pYFddXucq0O9MGT1VoWQwhnykJJoQh49zXBq3yMzcgxVvjRqtCHMeW61GdY7jteSrE&#10;glvVUfxg1IDPButDdbQSdNNsD/fmrdm8fzW7z/KlXO+qUsrbm2n9BCzgFP5guOhHdSii094dSXvW&#10;S3hcJouISpgnIgV2IcRDOge2/13xIuf/SxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ALdstyiEAgAAoAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALLztYfhAAAADAEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
               <v:path arrowok="t"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="34B978A4" w14:textId="77777777" w:rsidR="00751222" w:rsidRDefault="00751222">
                     <w:pPr>
                       <w:ind w:left="0"/>
                       <w:rPr>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00335689">
@@ -10552,51 +10314,51 @@
                               <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
                               <w:sz w:val="44"/>
                               <w:szCs w:val="44"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="46513E42" id="Rectangle 70" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-64.4pt;margin-top:6.75pt;width:91.25pt;height:753.2pt;z-index:251715584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzrhMK3wEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DOEmNOEXRosOA&#10;bivQ7QNkWbKF2aJGKbHz96OUNM2227CLYJLS43vk8/Z2Gnp2UOgN2IrnszlnykpojG0r/v3b44cN&#10;Zz4I24gerKr4UXl+u3v/bju6Ui2gg75RyAjE+nJ0Fe9CcGWWedmpQfgZOGWpqAEHESjENmtQjIQ+&#10;9NliPl9lI2DjEKTynrIPpyLfJXytlQxftfYqsL7ixC2kE9NZxzPbbUXZonCdkWca4h9YDMJYanqB&#10;ehBBsD2av6AGIxE86DCTMGSgtZEqaSA1+fwPNS+dcCppoeF4dxmT/3+w8svhxT1jpO7dE8gfnlm4&#10;74Rt1R0ijJ0SDbXL46Cy0fny8iAGnp6yevwMDa1W7AOkGUwahwhI6tiURn28jFpNgUlK5nmx2awL&#10;ziTVbopVsVqmZWSifH3u0IePCgYWPyqOtMsELw5PPkQ6ony9ErtZeDR9n/bZ298SdDFmEv3IOJrD&#10;l2GqJ2aas7aYqaE5kh6Ek0vI1fQRz8WarDOSSSruf+4FKs76T5bGcpMviTYLKVgW6wUFeF2pryvC&#10;yg7IezIgZ6fgPpy8uHdo2o7a5UmihTsapjZJ5hu1swayQlJ/tm302nWcbr39XLtfAAAA//8DAFBL&#10;AwQUAAYACAAAACEApmWshN0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6DMBBE75X6D9ZG&#10;6i0xENEGgomiKv2A0vTuYAej2GuEDaH9+m5P7XE0o5k31WFxls16DL1HAekmAaax9arHTsD54229&#10;AxaiRCWtRy3gSwc41I8PlSyVv+O7npvYMSrBUEoBJsah5Dy0RjsZNn7QSN7Vj05GkmPH1SjvVO4s&#10;z5LkmTvZIy0YOehXo9tbMzkBczYV/Nukn/n5hqeTbeL12BRCPK2W4x5Y1Ev8C8MvPqFDTUwXP6EK&#10;zApYp9mO2CM52xwYJfLtC7AL6TwtCuB1xf9/qH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAM64TCt8BAACkAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEApmWshN0AAAALAQAADwAAAAAAAAAAAAAAAAA5BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                 <w:txbxContent>
                   <w:p w14:paraId="6EE39AC3" w14:textId="07F7F9BA" w:rsidR="00751222" w:rsidRPr="00AC1FE5" w:rsidRDefault="00751222" w:rsidP="0085135A">
                     <w:pPr>
                       <w:pStyle w:val="Footer"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
                         <w:sz w:val="44"/>
                         <w:szCs w:val="44"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00335689">
@@ -10709,51 +10471,51 @@
                               <w:noProof/>
                               <w:color w:val="FFFFFF"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="2059AF1F" id="Rectangle 69" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:-70.9pt;margin-top:122.5pt;width:93.05pt;height:171.9pt;z-index:251717632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByBYbW4AEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO0jUz4hRFiwwD&#10;ugvQ9QNkWY6F2aJGKrGzrx+lpGm2vg17EUxSOjyHPF7djH0n9gbJgitlPplKYZyG2rptKZ++b94t&#10;paCgXK06cKaUB0PyZv32zWrwhZlBC11tUDCIo2LwpWxD8EWWkW5Nr2gC3jguNoC9ChziNqtRDYze&#10;d9lsOn2fDYC1R9CGiLP3x6JcJ/ymMTp8bRoyQXSlZG4hnZjOKp7ZeqWKLSrfWn2iof6BRa+s46Zn&#10;qHsVlNihfQXVW41A0ISJhj6DprHaJA2sJp/+peaxVd4kLTwc8ucx0f+D1V/2j/4bRurkH0D/IOHg&#10;rlVua24RYWiNqrldHgeVDZ6K84MYED8V1fAZal6t2gVIMxgb7CMgqxNjGvXhPGozBqE5mefL/Hp+&#10;JYXm2ixfzvN5WkamiufnHil8NNCL+FFK5F0meLV/oBDpqOL5SuzmYGO7Lu2zc38k+GLMJPqRcTQH&#10;FWGsRmFr7h61xUwF9YH1IBxdwq7mjxbwlxQDO6SU9HOn0EjRfXI8kw/5YhEtlYLF1fWMA7ysVJcV&#10;5TRDlVIHlOIY3IWjEXce7bblXnnSR/6WJ7mxSeMLr5MA9kGSfvJsNNplnG69/Fnr3wAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAEXKL3XgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFxQ66SkVQjZVAgJDnAikLsbL0mUeB1itzV/jznBcTSjmTflPphJnGhxg2WEdJ2AIG6tHrhD+Hh/&#10;WuUgnFes1WSZEL7Jwb66vChVoe2Z3+hU+07EEnaFQui9nwspXduTUW5tZ+LofdrFKB/l0km9qHMs&#10;N5PcJMlOGjVwXOjVTI89tWN9NAhNaF7COOzu9HjzXH91r2lSNw3i9VV4uAfhKfi/MPziR3SoItPB&#10;Hlk7MSGs0iyN7B5hk23jqxjJslsQB4Rtnucgq1L+/1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHIFhtbgAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAEXKL3XgAAAACwEAAA8AAAAAAAAAAAAAAAAAOgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="53C60FB4" w14:textId="29AB3402" w:rsidR="00751222" w:rsidRPr="00AC1FE5" w:rsidRDefault="00751222" w:rsidP="0085135A">
                     <w:pPr>
                       <w:pStyle w:val="Footer"/>
                       <w:rPr>
                         <w:rFonts w:ascii="IRLotus" w:eastAsia="Times New Roman" w:hAnsi="IRLotus"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00AC1FE5">
                       <w:rPr>
                         <w:rFonts w:ascii="IRLotus" w:eastAsia="Times New Roman" w:hAnsi="IRLotus"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
@@ -11017,51 +10779,51 @@
                               <w:rFonts w:ascii="IRLotus" w:eastAsia="Times New Roman" w:hAnsi="IRLotus"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t>x</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="21757CB3" id="Rectangle 68" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:-36.45pt;margin-top:209.45pt;width:40.2pt;height:388.3pt;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/yPdV3wEAAKMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7ZTZ12NOEXRIsOA&#10;bh3Q7QMUWY6F2aJGKrHz96OUNM2227CLYJLS43vk8/J2GnqxN0gWXC2LWS6FcRoa67a1/P5t/e6D&#10;FBSUa1QPztTyYEjert6+WY6+MnPooG8MCgZxVI2+ll0Ivsoy0p0ZFM3AG8fFFnBQgUPcZg2qkdGH&#10;Ppvn+ftsBGw8gjZEnH04FuUq4bet0eGpbckE0deSuYV0Yjo38cxWS1VtUfnO6hMN9Q8sBmUdNz1D&#10;PaigxA7tX1CD1QgEbZhpGDJoW6tN0sBqivwPNc+d8iZp4eGQP4+J/h+s/rJ/9l8xUif/CPoHCQf3&#10;nXJbc4cIY2dUw+2KOKhs9FSdH8SA+KnYjJ+h4dWqXYA0g6nFIQKyOjGlUR/OozZTEJqTiyJflLwQ&#10;zaXy5qooi7SLTFUvrz1S+GhgEPGjlsirTOhq/0ghslHVy5XYzMHa9n1aZ+9+S/DFmEnsI+HoDarC&#10;tJmEbWp5FaXFzAaaA8tBOJqETc0f8ZxfM9GRPVJL+rlTaKToPzmeyk1RRg0hBeXies4BXlY2lxXl&#10;dAdsPR1QimNwH45W3Hm0247bFUki+Tue5domma/UThrYCUn9ybXRapdxuvX6b61+AQAA//8DAFBL&#10;AwQUAAYACAAAACEAkH5M5d8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#10;blvaiW5daTohJC4IaWLjsGOWmKaicaom3crbY05ws+VPv7+/3s2+FxccYxdIQb7MQCCZYDtqFXwc&#10;XxYliJg0Wd0HQgXfGGHX3N7UurLhSu94OaRWcAjFSitwKQ2VlNE49Douw4DEt88wep14HVtpR33l&#10;cN/LVZatpdcd8QenB3x2aL4Ok1dwXM8nM0+nHN9M2RqNe+df90rd381PjyASzukPhl99VoeGnc5h&#10;IhtFr2CxWW0ZVfCQlzwwsSlAnBnMt0UBsqnl/wrNDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQA/yPdV3wEAAKMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCQfkzl3wAAAAoBAAAPAAAAAAAAAAAAAAAAADkEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top;mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="59C42CBA" w14:textId="0FF0D345" w:rsidR="00751222" w:rsidRPr="00AC1FE5" w:rsidRDefault="00240962" w:rsidP="00B9377E">
                     <w:pPr>
                       <w:pStyle w:val="Footer"/>
                       <w:rPr>
                         <w:rFonts w:ascii="IRLotus" w:eastAsia="Times New Roman" w:hAnsi="IRLotus"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00AC1FE5">
                       <w:rPr>
                         <w:rFonts w:ascii="IRLotus" w:eastAsia="Times New Roman" w:hAnsi="IRLotus" w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:rtl/>
@@ -11196,50 +10958,51 @@
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>-</w:t>
                     </w:r>
                     <w:r w:rsidR="0010037F" w:rsidRPr="00AC1FE5">
                       <w:rPr>
                         <w:rFonts w:ascii="IRLotus" w:eastAsia="Times New Roman" w:hAnsi="IRLotus"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>x</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D84F98">
       <w:rPr>
         <w:noProof/>
+        <w:lang w:bidi="fa-IR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FB824EC" wp14:editId="5702202B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6120130</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>938439</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="809625" cy="848710"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
           <wp:docPr id="83" name="Picture 83"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="9" name="dmor22.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -11273,59 +11036,58 @@
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:id w:val="599153795"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="085558B3" w14:textId="42373783" w:rsidR="00751222" w:rsidRDefault="00335689">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7B962A82" wp14:editId="7835C799">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>-60960</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>1424940</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1353185" cy="523875"/>
@@ -11400,50 +11162,51 @@
                               <w:b/>
                               <w:bCs/>
                               <w:noProof/>
                               <w:sz w:val="24"/>
                               <w:rtl/>
                             </w:rPr>
                             <w:t>175</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00AC1FE5">
                             <w:rPr>
                               <w:rFonts w:ascii="IRLotus" w:eastAsia="Times New Roman" w:hAnsi="IRLotus"/>
                               <w:b/>
                               <w:bCs/>
                               <w:noProof/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidRPr="00AC1FE5">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman" w:hint="cs"/>
                               <w:noProof/>
                               <w:sz w:val="44"/>
                               <w:szCs w:val="44"/>
                               <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:drawing>
                               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AB1EAF6" wp14:editId="2D9B697F">
                                 <wp:extent cx="499110" cy="9145"/>
                                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                 <wp:docPr id="87" name="Picture 87"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="0" name="Picture 7"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId1">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
@@ -11468,51 +11231,51 @@
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="7B962A82" id="Rectangle 67" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:-4.8pt;margin-top:112.2pt;width:106.55pt;height:41.25pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmuOTK4AEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jsq3EFy0GQIEWB&#10;9AGk+QCKIiWiEpdd0pbcr++Sdhy3uRW9ENxdcnZnONxcT0PP9gq9AVvxfDbnTFkJjbFtxZ++379b&#10;c+aDsI3owaqKH5Tn19u3bzajK9UCOugbhYxArC9HV/EuBFdmmZedGoSfgVOWihpwEIFCbLMGxUjo&#10;Q58t5vP32QjYOASpvKfs3bHItwlfayXDV629CqyvOM0W0oppreOabTeibFG4zsjTGOIfphiEsdT0&#10;DHUngmA7NK+gBiMRPOgwkzBkoLWRKnEgNvn8LzaPnXAqcSFxvDvL5P8frPyyf3TfMI7u3QPIH55Z&#10;uO2EbdUNIoydEg21y6NQ2eh8eb4QA09XWT1+hoaeVuwCJA0mjUMEJHZsSlIfzlKrKTBJyXxZLPN1&#10;wZmkWrFYrq+K1EKUz7cd+vBRwcDipuJIT5nQxf7BhziNKJ+PxGYW7k3fp+fs7R8JOhgzafo4cPSG&#10;L8NUT8w0FV/FvjFTQ3MgOghHk5CpadMB/uJsJINU3P/cCVSc9Z8sSfIhX62io1KwKq4WFOBlpb6s&#10;CCsJquIyIGfH4DYcfbhzaNqOeuWJn4UbElKbxPFlrhMBskGifrJs9NllnE69fKztbwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGmTgAvdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaO2mJaMikgqJu2NEisZ0m0zjCjyh20/D3mBUsR/fo3jPVdrZGTDyG3juEbKlAsGt827sO4eO4&#10;XzyCCJFcS8Y7RvjmANv69qaisvVX987TIXYilbhQEoKOcSilDI1mS2HpB3YpO/vRUkzn2Ml2pGsq&#10;t0bmShXSUu/SgqaBd5qbr8PFIswvnyS90XwmadXbtM9es51BvL+bn59ARJ7jHwy/+kkd6uR08hfX&#10;BmEQFpsikQh5vl6DSECuVg8gTggrVWxA1pX8/0L9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAGa45MrgAQAAoAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAGmTgAvdAAAACgEAAA8AAAAAAAAAAAAAAAAAOgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="075491B8" w14:textId="0BECB738" w:rsidR="00751222" w:rsidRPr="00AC1FE5" w:rsidRDefault="00751222" w:rsidP="00A25A7D">
                     <w:pPr>
                       <w:pStyle w:val="Footer"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
                         <w:sz w:val="44"/>
                         <w:szCs w:val="44"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00AC1FE5">
                       <w:rPr>
                         <w:rFonts w:ascii="IRLotus" w:eastAsia="Times New Roman" w:hAnsi="IRLotus"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="004A70C7">
@@ -11559,51 +11322,51 @@
                         <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman" w:hint="cs"/>
                         <w:noProof/>
                         <w:sz w:val="44"/>
                         <w:szCs w:val="44"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:drawing>
                         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AB1EAF6" wp14:editId="2D9B697F">
                           <wp:extent cx="499110" cy="9145"/>
                           <wp:effectExtent l="0" t="0" r="0" b="0"/>
                           <wp:docPr id="87" name="Picture 87"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="0" name="Picture 7"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
-                                  <a:blip r:embed="rId2">
+                                  <a:blip r:embed="rId1">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:srcRect/>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="499110" cy="9145"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
                                 </pic:spPr>
                               </pic:pic>
@@ -11672,51 +11435,51 @@
                               <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
                               <w:sz w:val="44"/>
                               <w:szCs w:val="44"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="17524F34" id="Rectangle 66" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:6.7pt;margin-top:3.35pt;width:95pt;height:751.65pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmi8A+3wEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviCuF2MOEXRosOA&#10;7gJ0+wBFlmxhtqhRSuz8/SglTdPubdiLYJLS4Tnk8fpmHge2V+gN2IYXi5wzZSW0xnYN//nj4cNH&#10;znwQthUDWNXwg/L8ZvP+3XpytSqhh6FVyAjE+npyDe9DcHWWedmrUfgFOGWpqAFHESjELmtRTIQ+&#10;DlmZ51fZBNg6BKm8p+z9scg3CV9rJcM3rb0KbGg4cQvpxHRu45lt1qLuULjeyBMN8Q8sRmEsNT1D&#10;3Ysg2A7NX1CjkQgedFhIGDPQ2kiVNJCaIn+j5qkXTiUtNBzvzmPy/w9Wft0/ue8YqXv3CPKXZxbu&#10;emE7dYsIU69ES+2KOKhscr4+P4iBp6dsO32BllYrdgHSDGaNYwQkdWxOoz6cR63mwCQlizK/qnLa&#10;iKTaqlpWq6pKPUT9/NyhD58UjCx+NBxplwle7B99iHRE/XwldrPwYIYh7XOwrxJ0MWYS/cg4msPX&#10;Yd7OzLQNT31jZgvtgfQgHF1CrqaPeJbXRHQikzTc/94JVJwNny2NZVUsl9FVKVhW1yUFeFnZXlaE&#10;lT2Q92RAzo7BXTh6cefQdD21K5JEC7c0TG2SzBdqJw1khaT+ZNvotcs43Xr5uTZ/AAAA//8DAFBL&#10;AwQUAAYACAAAACEAOBIljNoAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WV&#10;uFE7gRaaxqkqVD6AUO5u7MZR7XUUO2ng69me4Ph2RrMz5W72jk1miF1ACdlSADPYBN1hK+H4+f74&#10;CiwmhVq5gEbCt4mwq+7vSlXocMUPM9WpZRSCsVASbEp9wXlsrPEqLkNvkLRzGLxKhEPL9aCuFO4d&#10;z4VYc686pA9W9ebNmuZSj17ClI8b/mOzr9XxgoeDq9N5X2+kfFjM+y2wZOb0Z4ZbfaoOFXU6hRF1&#10;ZI746ZmcEtYvwEjOxY1PdF9lQgCvSv5/QfULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;ZovAPt8BAACkAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAOBIljNoAAAAJAQAADwAAAAAAAAAAAAAAAAA5BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                 <w:txbxContent>
                   <w:p w14:paraId="474D5F02" w14:textId="42830164" w:rsidR="00751222" w:rsidRPr="00AC1FE5" w:rsidRDefault="00751222" w:rsidP="00504E03">
                     <w:pPr>
                       <w:pStyle w:val="Footer"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
                         <w:sz w:val="44"/>
                         <w:szCs w:val="44"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
@@ -11801,51 +11564,51 @@
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t>نظر گرفتن سیاست محدودیت و تجارت</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="6BAE9EF7" id="Rectangle 65" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:37.3pt;margin-top:209.75pt;width:40.3pt;height:512.65pt;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDM9fH3gEAAKMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgO4rQz4hRFiw4D&#10;ugvQ7gNkWbKF2aJGKbHz96OUNE23t2EvgklKh+eQx5ubeRzYXqE3YGteLHLOlJXQGtvV/Mfzw4dr&#10;znwQthUDWFXzg/L8Zvv+3WZylVpCD0OrkBGI9dXkat6H4Kos87JXo/ALcMpSUQOOIlCIXdaimAh9&#10;HLJlnq+zCbB1CFJ5T9n7Y5FvE77WSoZvWnsV2FBz4hbSiels4pltN6LqULjeyBMN8Q8sRmEsNT1D&#10;3Ysg2A7NX1CjkQgedFhIGDPQ2kiVNJCaIv9DzVMvnEpaaDjencfk/x+s/Lp/ct8xUvfuEeRPzyzc&#10;9cJ26hYRpl6JltoVcVDZ5Hx1fhADT09ZM32BllYrdgHSDGaNYwQkdWxOoz6cR63mwCQly6K4Lmgh&#10;kkrrssjXZZlaiOrltUMfPikYWfyoOdIqE7rYP/oQ2Yjq5UpsZuHBDENa52DfJOhizCT2kXD0hq/C&#10;3MzMtNQ99o2ZBtoDyUE4moRMTR/xXF4R0Yk8UnP/aydQcTZ8tjSVj8VqFU2VglV5taQALyvNZUVY&#10;2QNZTwbk7BjchaMVdw5N11O7Ikm0cEuz1CbJfKV20kBOSOpPro1Wu4zTrdd/a/sbAAD//wMAUEsD&#10;BBQABgAIAAAAIQB+jeDH3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BboMwEEX3lXIHayJ1&#10;1xiQSQPFRFGVHqA02TvYwSj2GGFDaE9fZ9XuZjRPf96v9os1ZFaj7x1ySDcJEIWtkz12HE5fHy87&#10;ID4IlMI4VBy+lYd9vXqqRCndHT/V3ISOxBD0peCgQxhKSn2rlRV+4waF8XZ1oxUhrmNH5SjuMdwa&#10;miXJllrRY/ygxaDetWpvzWQ5zNlU0B+dnvPTDY9H04TroSk4f14vhzcgQS3hD4aHflSHOjpd3ITS&#10;E8PhlW0jyYGlRQ7kAeR5BuQSB8bYDmhd0f8d6l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAwzPXx94BAACjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAfo3gx94AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                 <w:txbxContent>
                   <w:p w14:paraId="3334398C" w14:textId="60402D0F" w:rsidR="00751222" w:rsidRPr="00AC1FE5" w:rsidRDefault="00751222" w:rsidP="002D63B7">
                     <w:pPr>
                       <w:pStyle w:val="Footer"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
                         <w:sz w:val="44"/>
                         <w:szCs w:val="44"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002D63B7">
                       <w:rPr>
                         <w:rFonts w:hint="cs"/>
                         <w:b/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>رویکرد تحلیل پوششی داده‌های متمرکز فازی برای تخصیص میزان انتشار با در</w:t>
                     </w:r>
                     <w:r w:rsidRPr="002D63B7">
@@ -11945,51 +11708,51 @@
                         <w:p w14:paraId="0B6406C6" w14:textId="77777777" w:rsidR="00751222" w:rsidRDefault="00751222">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1C4AAEBE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 64" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:7.1pt;margin-top:144.25pt;width:45.35pt;height:0;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnzKpDiQIAAKcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faRlLYyIFHUgpkkV&#10;oJWJZ9exW6uOj2e7Tbpfz7GTtOXywrSXxPb5zu07l8urptJkK5xXYAo6PBlQIgyHUpllQX8/3n75&#10;RokPzJRMgxEF3QlPryafP13WNhensAJdCkfQiPF5bQu6CsHmWeb5SlTMn4AVBoUSXMUCXt0yKx2r&#10;0Xqls9PB4CyrwZXWARfe4+tNK6STZF9KwcO9lF4EoguKsYX0dem7iN9scsnypWN2pXgXBvuHKCqm&#10;DDrdm7phgZGNU29MVYo78CDDCYcqAykVFykHzGY4eJXNfMWsSLkgOd7uafL/zyy/287tgyOh+Q4N&#10;FjAl4e0M+NojN1ltfd5hIqc+94iOiTbSVfGPKRBURG53ez5FEwjHx/H5+GI0poT3ouygZ50PPwRU&#10;JB4K6rBSyTfbznyInlneQ6IbD1qVt0rrdIndIa61I1uGddVhGOuIGi9Q2pC6oGdfx4M2qWML0fRe&#10;f6EZX7+1gPa0ie5E6qMurAMH6RR2WkSMNr+EJKpMVLwTI+NcmH2cCR1REjP6iGKHP0T1EeU2D9RI&#10;nsGEvXKlDLiWpZfUluueWtniu5bwbd6RgtAsGky8oOeRwviygHKHLeWgnTZv+a1CvmfMhwfmcLyw&#10;WXBlhHv8SA1YJOhOlKzA/X3vPeKx61FKSY3jWlD/Z8OcoET/NDgPF8PRKM53uozG56d4cceSxbHE&#10;bKprwM4Z4nKyPB0jPuj+VTqonnCzTKNXFDHD0XdBQ3+8Du0Swc3ExXSaQDjRloWZmVveT1Lss8fm&#10;iTnb9XnA2biDfrBZ/qrdW2ysj4HpJoBUaRYOrHb84zZIDd9trrhuju8Jddivk2cAAAD//wMAUEsD&#10;BBQABgAIAAAAIQBUCM+J3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwEMffBb9DOME3&#10;l1q2UWvTMURBkD6sU9xj1lyasuZSmmyr334ZCPr4v/vxv98Vq8n27ISj7xwJeJwlwJAapzpqBXxu&#10;3x4yYD5IUrJ3hAJ+0MOqvL0pZK7cmTZ4qkPLYgn5XAowIQw5574xaKWfuQEp7rQbrQwxji1XozzH&#10;ctvzNEmW3MqO4gUjB3wx2BzqoxWgtN4eFuZdbz6+9e6req3Wu7oS4v5uWj8DCziFPxiu+lEdyui0&#10;d0dSnvUxz9NICkizbAHsCiTzJ2D73wkvC/7/hfICAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAJ8yqQ4kCAACnBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAVAjPid4AAAAKAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
               <v:path arrowok="t"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="0B6406C6" w14:textId="77777777" w:rsidR="00751222" w:rsidRDefault="00751222">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
@@ -12025,151 +11788,152 @@
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="7B665B6D" w14:textId="5D5FED3A" w:rsidR="00751222" w:rsidRPr="00AC1FE5" w:rsidRDefault="00751222" w:rsidP="008E6C86">
                           <w:pPr>
                             <w:pStyle w:val="Footer"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
                               <w:sz w:val="44"/>
                               <w:szCs w:val="44"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
+                              <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:drawing>
                               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46807E90" wp14:editId="76FF4465">
                                 <wp:extent cx="756000" cy="648000"/>
                                 <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                                 <wp:docPr id="88" name="Picture 88"/>
                                 <wp:cNvGraphicFramePr/>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="5" name="Picture 5"/>
                                         <pic:cNvPicPr/>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId3">
+                                        <a:blip r:embed="rId2">
                                           <a:lum contrast="40000"/>
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:srcRect/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="756000" cy="648000"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="69A11ED7" id="Rectangle 63" o:spid="_x0000_s1037" style="position:absolute;left:0;text-align:left;margin-left:23.05pt;margin-top:29.2pt;width:87.35pt;height:102.7pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOkU3T4QEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvjSdG2MOEXRosOA&#10;7gJ0+wBZlmxhtqhRSuz8/SglTbPtreiLYJLS4Tnk8fpmHge2U+gN2JoXi5wzZSW0xnY1//nj4cM1&#10;Zz4I24oBrKr5Xnl+s3n/bj25SpXQw9AqZARifTW5mvchuCrLvOzVKPwCnLJU1ICjCBRil7UoJkIf&#10;h6zM84/ZBNg6BKm8p+z9ocg3CV9rJcM3rb0KbKg5cQvpxHQ28cw2a1F1KFxv5JGGeAWLURhLTU9Q&#10;9yIItkXzH9RoJIIHHRYSxgy0NlIlDaSmyP9R89QLp5IWGo53pzH5t4OVX3dP7jtG6t49gvzlmYW7&#10;XthO3SLC1CvRUrsiDiqbnK9OD2Lg6Slrpi/Q0mrFNkCawaxxjICkjs1p1PvTqNUcmKRkUeSri+Ul&#10;Z5JqxUW+LFdpGZmonp879OGTgpHFj5oj7TLBi92jD5GOqJ6vxG4WHswwpH0O9q8EXYyZRD8yjubw&#10;VZibmZm25tdRW8w00O5JD8LBJeRq+ohneUXWmcgkNfe/twIVZ8NnS2NZFctldFUKlpdXJQV4XmnO&#10;K8LKHsh7MiBnh+AuHLy4dWi6ntoVSaKFWxqmNknmC7WjBrJCUn+0bfTaeZxuvfxcmz8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBAlxur3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BboMwEETvlfIP&#10;1kbqrTHQBBGKiaIq/YDS9O5gB6PYa4QNof36bk/tbUczmn1THRZn2azH0HsUkG4SYBpbr3rsBJw/&#10;3p4KYCFKVNJ61AK+dIBDvXqoZKn8Hd/13MSOUQmGUgowMQ4l56E12smw8YNG8q5+dDKSHDuuRnmn&#10;cmd5liQ5d7JH+mDkoF+Nbm/N5ATM2bTn3yb93J1veDrZJl6PzV6Ix/VyfAEW9RL/wvCLT+hQE9PF&#10;T6gCswK2eUpJAbtiC4z8LEtoyoWO/LkAXlf8/4L6BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAE6RTdPhAQAApAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAECXG6vcAAAACQEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                 <w:txbxContent>
                   <w:p w14:paraId="7B665B6D" w14:textId="5D5FED3A" w:rsidR="00751222" w:rsidRPr="00AC1FE5" w:rsidRDefault="00751222" w:rsidP="008E6C86">
                     <w:pPr>
                       <w:pStyle w:val="Footer"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
                         <w:sz w:val="44"/>
                         <w:szCs w:val="44"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:drawing>
                         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46807E90" wp14:editId="76FF4465">
                           <wp:extent cx="756000" cy="648000"/>
                           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                           <wp:docPr id="88" name="Picture 88"/>
                           <wp:cNvGraphicFramePr/>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="5" name="Picture 5"/>
                                   <pic:cNvPicPr/>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
-                                  <a:blip r:embed="rId4">
+                                  <a:blip r:embed="rId2">
                                     <a:lum contrast="40000"/>
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:srcRect/>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="756000" cy="648000"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
                                 </pic:spPr>
@@ -12177,645 +11941,214 @@
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:id w:val="1390537099"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F97D274" w14:textId="54289967" w:rsidR="00751222" w:rsidRPr="00FE73CA" w:rsidRDefault="00751222" w:rsidP="00647188">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="68BA58EB" w14:textId="0448E0DB" w:rsidR="000D4385" w:rsidRPr="00EC7677" w:rsidRDefault="001C5F04" w:rsidP="009E244A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68BA58EB" w14:textId="42A8E884" w:rsidR="000D4385" w:rsidRPr="00EC7677" w:rsidRDefault="007D5F1E" w:rsidP="009E244A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="600" w:afterAutospacing="0"/>
       <w:ind w:left="187" w:right="562"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251755520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1332A74D" wp14:editId="62ABB4FC">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251755520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1332A74D" wp14:editId="3B335D59">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>2726055</wp:posOffset>
+                <wp:posOffset>2313305</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>26035</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="3324225" cy="397510"/>
-              <wp:effectExtent l="0" t="0" r="28575" b="21590"/>
+              <wp:extent cx="3733800" cy="397510"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="21590"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="62" name="Text Box 35"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3324225" cy="397510"/>
+                        <a:ext cx="3733800" cy="397510"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:schemeClr val="bg1">
                             <a:lumMod val="100000"/>
                             <a:lumOff val="0"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6E71681D" w14:textId="66442CC5" w:rsidR="00F56C3B" w:rsidRPr="00447C9B" w:rsidRDefault="001C5F04" w:rsidP="00CB1AD8">
+                        <w:p w14:paraId="6E71681D" w14:textId="25712900" w:rsidR="00F56C3B" w:rsidRPr="00447C9B" w:rsidRDefault="007D5F1E" w:rsidP="007D5F1E">
                           <w:pPr>
                             <w:ind w:left="6" w:right="0"/>
                             <w:jc w:val="left"/>
                             <w:rPr>
                               <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
                               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                               <w:spacing w:val="-8"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="28"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="001C5F04">
+                          <w:r w:rsidRPr="007D5F1E">
                             <w:rPr>
                               <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
+                              <w:b/>
+                              <w:bCs/>
                               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                               <w:spacing w:val="-8"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="28"/>
                               <w:rtl/>
-                              <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
-                            <w:t>مطالعات کاربرد</w:t>
-[...215 lines deleted...]
-                            <w:t>ی</w:t>
+                            <w:t>مطالعات کاربردی در مدیریت آموزشی و یادگیری الکترونیکی</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1332A74D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 35" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:214.65pt;margin-top:2.05pt;width:261.75pt;height:31.3pt;z-index:251755520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI/yD/NgIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817Jlu4kFy0Hq1EWB&#10;9AGk/QCKoiSiJJclaUvp12dJ2Y6b3IrqQHD5GM7M7mp9M2hFDsJ5Caaks8mUEmE41NK0Jf35Y/fu&#10;mhIfmKmZAiNK+ig8vdm8fbPubSFy6EDVwhEEMb7obUm7EGyRZZ53QjM/ASsMbjbgNAsYujarHesR&#10;Xassn07fZz242jrgwntcvRs36SbhN43g4VvTeBGIKilyC2l0aazimG3WrGgds53kRxrsH1hoJg0+&#10;eoa6Y4GRvZOvoLTkDjw0YcJBZ9A0koukAdXMpi/UPHTMiqQFzfH2bJP/f7D86+HBfnckDB9gwAQm&#10;Ed7eA//liYFtx0wrbp2DvhOsxodn0bKst744Xo1W+8JHkKr/AjUmme0DJKChcTq6gjoJomMCHs+m&#10;iyEQjovzeb7I8yUlHPfmq6vlLGUlY8XptnU+fBKgSZyU1GFSEzo73PsQ2bDidCQ+5kHJeieVSoFr&#10;q61y5MCwAHbpSwJeHFOG9CVdLZHHa4hYi+IMUrWjSWqvUe0IPJvGbywmXMeSG9dPSlI5R4hE9i+C&#10;WgZsACV1Sa8vUKLbH02dyjMwqcY5KlXmaH90fPQ+DNVAZI38I4OYjQrqR8yHg7HesT9x0oH7Q0mP&#10;tV5S/3vPnKBEfTaY09VssYjNkYLF8irHwF3uVJc7zHCEKmmgZJxuw9hQe+tk2+FLo0EGbrEOGplS&#10;9MzqSB/rOZlx7L3YMJdxOvX8h9g8AQAA//8DAFBLAwQUAAYACAAAACEAwyU/aN8AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTUAJJ41QIRG+oIqDSoxMvSUS8jmK3Df16&#10;tie47WhGs2/y1WR7ccDRd44UzGcRCKTamY4aBR/vLzcPIHzQZHTvCBX8oIdVcXmR68y4I73hoQyN&#10;4BLymVbQhjBkUvq6Rav9zA1I7H250erAcmykGfWRy20v4yhKpNUd8YdWD/jUYv1d7q0CX0fJdrMo&#10;t5+VXOMpNeZ5t35V6vpqelyCCDiFvzCc8RkdCmaq3J6MF72CRZzecpSPOQj207uYp1QKkuQeZJHL&#10;/wOKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDI/yD/NgIAAGkEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDJT9o3wAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" strokecolor="white [3212]">
+            <v:shape id="Text Box 35" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:182.15pt;margin-top:2.05pt;width:294pt;height:31.3pt;z-index:251755520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgJqEHOAIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N7ZzaTZWnNU221SV&#10;thdp2w/AGNuomKFAYqdfvwNOstntW1U/IGDgMOfMGa9vh06Rg7BOgi5oNkkpEZpDJXVT0J8/du9u&#10;KHGe6Yop0KKgR+Ho7ebtm3VvcjGFFlQlLEEQ7fLeFLT13uRJ4ngrOuYmYITGYA22Yx6Xtkkqy3pE&#10;71QyTdP3SQ+2Mha4cA5378cg3UT8uhbcf6trJzxRBcXcfBxtHMswJps1yxvLTCv5KQ32D1l0TGp8&#10;9AJ1zzwjeyv/guokt+Cg9hMOXQJ1LbmIHJBNlr5i89gyIyIXFMeZi0zu/8Hyr4dH890SP3yAAQsY&#10;STjzAPyXIxq2LdONuLMW+lawCh/OgmRJb1x+uhqkdrkLIGX/BSosMtt7iEBDbbugCvIkiI4FOF5E&#10;F4MnHDdny9nsJsUQx9hstVxksSoJy8+3jXX+k4COhElBLRY1orPDg/MhG5afj4THHChZ7aRScWGb&#10;cqssOTA0wC5+kcCrY0qTvqCrxXQxCvACInhRXEDKZhRJ7TtkOwJnafhGM+E+Wm7cPzOJdg4QMdkX&#10;CXbSYwMo2RUUVbigBLU/6ira0zOpxjkyVfokf1B81N4P5UBkhfmHDEI1SqiOWA8Lo9+xP3HSgv1D&#10;SY9eL6j7vWdWUKI+a6zpKpvPQ3PExXyxnOLCXkfK6wjTHKEK6ikZp1s/NtTeWNm0+NIokIY79EEt&#10;Y4meszqlj36OYpx6LzTM9Tqeev5DbJ4AAAD//wMAUEsDBBQABgAIAAAAIQB6rVdW3gAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNM2mDbEqRCI3hAiVIWjEy9JRLyOYrcN&#10;fD3LCY6jGc28yTeT68URx9B50jCfJSCQam87ajTsXh+vViBCNGRN7wk1fGGATXF+lpvM+hO94LGM&#10;jeASCpnR0MY4ZFKGukVnwswPSOx9+NGZyHJspB3NictdLxdJoqQzHfFCawa8b7H+LA9OQ6gTtX9O&#10;y/1bJbf4vbb24X37pPXlxXR3CyLiFP/C8IvP6FAwU+UPZIPoNSxVuuSohnQOgv319YJ1pUGpG5BF&#10;Lv8fKH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYCahBzgCAABpBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeq1XVt4AAAAIAQAADwAAAAAA&#10;AAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" strokecolor="white [3212]">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="6E71681D" w14:textId="66442CC5" w:rsidR="00F56C3B" w:rsidRPr="00447C9B" w:rsidRDefault="001C5F04" w:rsidP="00CB1AD8">
+                  <w:p w14:paraId="6E71681D" w14:textId="25712900" w:rsidR="00F56C3B" w:rsidRPr="00447C9B" w:rsidRDefault="007D5F1E" w:rsidP="007D5F1E">
                     <w:pPr>
                       <w:ind w:left="6" w:right="0"/>
                       <w:jc w:val="left"/>
                       <w:rPr>
                         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
                         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="28"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="001C5F04">
+                    <w:r w:rsidRPr="007D5F1E">
                       <w:rPr>
                         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
+                        <w:b/>
+                        <w:bCs/>
                         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="28"/>
                         <w:rtl/>
-                        <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
-                      <w:t>مطالعات کاربرد</w:t>
-[...215 lines deleted...]
-                      <w:t>ی</w:t>
+                      <w:t>مطالعات کاربردی در مدیریت آموزشی و یادگیری الکترونیکی</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="003D22CC">
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CA7B869" wp14:editId="52AB9545">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>735330</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-69215</wp:posOffset>
@@ -13014,51 +12347,51 @@
                               <w:bCs/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="22"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="4CA7B869" id="Text Box 41" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:57.9pt;margin-top:-5.45pt;width:101.1pt;height:38.8pt;z-index:-251558912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOpVzrOQIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XhIoLBARVlu2VJW2&#10;F2nbD3AcJ7HqeFzbkNCv37ETWHb7VpUHy+Nxzsw5c8zmtm8VOQrrJOicTicpJUJzKKWuc/rzx/7d&#10;ihLnmS6ZAi1yehKO3m7fvtl0JhMzaECVwhIE0S7rTE4b702WJI43omVuAkZoTFZgW+YxtHVSWtYh&#10;equSWZreJB3Y0ljgwjk8vR+SdBvxq0pw/62qnPBE5RR783G1cS3Cmmw3LKstM43kYxvsH7pomdRY&#10;9AJ1zzwjByv/gmolt+Cg8hMObQJVJbmIHJDNNH3F5rFhRkQuKI4zF5nc/4PlX4+P5rslvv8APQ4w&#10;knDmAfgvRzTsGqZrcWctdI1gJRaeBsmSzrhs/DRI7TIXQIruC5Q4ZHbwEIH6yrZBFeRJEB0HcLqI&#10;LnpPeCg5W71fLzHFMTdfz5Y3cSoJy85fG+v8JwEtCZucWhxqRGfHB+dDNyw7XwnFHChZ7qVSMbB1&#10;sVOWHBkaYB9/kcCra0qTLqfrxWwxCPACInhRXECKehBJHVpkOwCvF2k6egmP0XHD8ZlIdHNAiL2+&#10;6K+VHv2vZJvTFWKcUYLYH3UZ3emZVMMeiSo9qh8EH6T3fdETWaKSsV6YRgHlCedhYfA7vk/cNGD/&#10;UNKh13Pqfh+YFZSozxpnup7O5+FxxGC+WM4wsNeZ4jrDNEeonHpKhu3ODw/qYKysG6w0CKThDn1Q&#10;yTii567G/tHPUY3x7YUHcx3HW8//ENsnAAAA//8DAFBLAwQUAAYACAAAACEAEUang94AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7VKRtGqcCRCW4lZYP2MYmCcTryHab&#10;8PcsJziOZjTzptxOrhcXG2LnSUM2VyAs1d501Gh4P+5mKxAxIRnsPVkN3zbCtrq+KrEwfqQ3ezmk&#10;RnAJxQI1tCkNhZSxbq3DOPeDJfY+fHCYWIZGmoAjl7te3imVS4cd8UKLg31qbf11ODsNi1efdph3&#10;++fHzxcflqoJ++Oo9e3N9LABkeyU/sLwi8/oUDHTyZ/JRNGzzu4ZPWmYZWoNghOLbMXvThryfAmy&#10;KuX/C9UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA6lXOs5AgAAaQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABFGp4PeAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" strokecolor="#f2f2f2 [3052]">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="395A3834" w14:textId="73C794DB" w:rsidR="0072697E" w:rsidRPr="0081352B" w:rsidRDefault="0072697E" w:rsidP="0072697E">
                     <w:pPr>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:ind w:left="0" w:right="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="20"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0081352B">
                       <w:rPr>
                         <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus" w:hint="cs"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="20"/>
@@ -13180,139 +12513,138 @@
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="28F8C4EA" w14:textId="77777777" w:rsidR="0072697E" w:rsidRPr="0075476B" w:rsidRDefault="0072697E" w:rsidP="0072697E">
                     <w:pPr>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:ind w:left="0" w:right="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="22"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="tight"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00563238" w:rsidRPr="00E068B3">
+    <w:r w:rsidR="00563238">
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:noProof/>
-        <w:color w:val="C5202F"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251797504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="756221C5" wp14:editId="69B8E5C6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251797504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="756221C5" wp14:editId="675859D1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>6948170</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-178435</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="252000" cy="963295"/>
               <wp:effectExtent l="0" t="0" r="15240" b="27305"/>
               <wp:wrapNone/>
               <wp:docPr id="32" name="Rectangle 32"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="252000" cy="963295"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
-                        <a:srgbClr val="9E7720"/>
+                        <a:srgbClr val="11375C"/>
                       </a:solidFill>
                       <a:ln>
                         <a:solidFill>
-                          <a:srgbClr val="9E7720"/>
+                          <a:srgbClr val="11375C"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent1">
                           <a:shade val="15000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6F07CCFB" id="Rectangle 32" o:spid="_x0000_s1026" style="position:absolute;margin-left:547.1pt;margin-top:-14.05pt;width:19.85pt;height:75.85pt;z-index:251797504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9dhXsegIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypl2COkWQrsOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpysLXYodpEpk3wkn0heXe9qw7YKfQU258OzAWfKSigqu875z6fb&#10;T18480HYQhiwKud75fn17OOHq8ZN1QhKMIVCRiDWTxuX8zIEN80yL0tVC38GTllSasBaBLriOitQ&#10;NIRem2w0GFxkDWDhEKTynv7etEo+S/haKxketPYqMJNzyi2kE9O5imc2uxLTNQpXVrJLQ7wji1pU&#10;loL2UDciCLbB6hVUXUkEDzqcSagz0LqSKtVA1QwHL6p5LIVTqRYix7ueJv//YOX99tEtkWhonJ96&#10;EmMVO411/FJ+bJfI2vdkqV1gkn6OxsQ/USpJNbn4PJqMI5nZ0dmhD98U1CwKOUd6i0SR2N750Joe&#10;TGIsD6Yqbitj0gXXq4VBthX0bpOvl5ej9FSE/peZse/zJJzomh1rTlLYGxUBjf2hNKuKWGVKObWj&#10;6hMSUiobhq2qFIVq8xyOIyFtZb1HoiQBRmRN9fXYHUBs9dfYLUxnH11V6ubeefCvxFrn3iNFBht6&#10;57qygG8BGKqqi9zaH0hqqYksraDYL5EhtLPknbyt6IHvhA9LgTQ81BO0EMIDHdpAk3PoJM5KwN9v&#10;/Y/21NOk5ayhYcy5/7URqDgz3y11+2R4fh6nN13Ox7EbGJ5qVqcau6kXQH0zpNXjZBKjfTAHUSPU&#10;z7Q35jEqqYSVFDvnMuDhsgjtkqDNI9V8nsxoYp0Id/bRyQgeWY0N/LR7Fui6Lg80HvdwGFwxfdHs&#10;rW30tDDfBNBVmoQjrx3fNO2pcbrNFNfJ6T1ZHffn7A8AAAD//wMAUEsDBBQABgAIAAAAIQCHXsIZ&#10;4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWudRVU2IU0UVCFjSIrF1&#10;4yGOao8j223D3+OuYDdXc3TnTLOdrWEX9GF0JCBfZsCQeqdGGgR8Hl4WG2AhSlLSOEIBPxhg297f&#10;NbJW7kofeNnHgaUSCrUUoGOcas5Dr9HKsHQTUtp9O29lTNEPXHl5TeXW8CLL1tzKkdIFLSfcaexP&#10;+7MV8FY9ayN9flhp2r2fuq9Xa7tSiMeHuXsCFnGOfzDc9JM6tMnp6M6kAjMpZ9WqSKyARbHJgd2Q&#10;vCwrYMc0FeUaeNvw/1+0vwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA9dhXsegIAAIcF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCHXsIZ4AAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="#9e7720" strokecolor="#9e7720" strokeweight="1pt"/>
+            <v:rect w14:anchorId="3BEDD763" id="Rectangle 32" o:spid="_x0000_s1026" style="position:absolute;margin-left:547.1pt;margin-top:-14.05pt;width:19.85pt;height:75.85pt;z-index:251797504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwvqhFdwIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r07SpF2DOEWQosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYodpFFkXwkn0nOrve1YTuFvgKb8+HZgDNlJRSV3eT859Pt&#10;l6+c+SBsIQxYlfOD8vx6/vnTrHFTNYISTKGQEYj108blvAzBTbPMy1LVwp+BU5aUGrAWgUTcZAWK&#10;htBrk40Gg4usASwcglTe0+tNq+TzhK+1kuFBa68CMzmn3EI6MZ3reGbzmZhuULiykl0a4gNZ1KKy&#10;FLSHuhFBsC1Wb6DqSiJ40OFMQp2B1pVUqQaqZjh4Vc1jKZxKtRA53vU0+f8HK+93j26FREPj/NTT&#10;NVax11jHL+XH9omsQ0+W2gcm6XE0If6JUkmqq4vz0dUkkpmdnB368E1BzeIl50j/IlEkdnc+tKZH&#10;kxjLg6mK28qYJOBmvTTIdoL+23B4fjlZduh/mRn7MU/KMrpmp5rTLRyMioDG/lCaVUWsMqWc2lH1&#10;CQkplQ3DVlWKQnV5TiIhbWW9R6IkAUZkTfX12B1AbPW32C1MZx9dVerm3nnwr8Ra594jRQYbeue6&#10;soDvARiqqovc2h9JaqmJLK2hOKyQIbSz5J28regH3wkfVgJpeKgnaCGEBzq0gSbn0N04KwF/v/ce&#10;7amnSctZQ8OYc/9rK1BxZr5b6var4XgcpzcJ48nliAR8qVm/1NhtvYTYN7R6nEzXaB/M8aoR6mfa&#10;G4sYlVTCSoqdcxnwKCxDuyRo80i1WCQzmlgnwp19dDKCR1ZjAz/tnwW6rssDjcc9HAdXTF81e2sb&#10;PS0stgF0lSbhxGvHN017apxuM8V18lJOVqf9Of8DAAD//wMAUEsDBBQABgAIAAAAIQAz7AhA4gAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWucBVZvGqQCpGwSqSNmwc+Np&#10;HIjtKHbd9O+ZrmA3V3N050y5mUzPIo6+c1ZAOk+AoW2c6mwr4HO/nS2B+SCtkr2zKOCCHjbV7U0p&#10;C+XO9gNjHVpGJdYXUoAOYSg4941GI/3cDWhpd3SjkYHi2HI1yjOVm55nSbLgRnaWLmg54IvG5qc+&#10;GQGP3fvb8L2NJnt1+93zl66jixch7u+mpzWwgFP4g+GqT+pQkdPBnazyrKecrB4yYgXMsmUK7Iqk&#10;eb4CdqApyxfAq5L//6L6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALC+qEV3AgAAhwUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADPsCEDiAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="#11375c" strokecolor="#11375c" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA26D5">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251776000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AD5E6D8" wp14:editId="3E16A4ED">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251776000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AD5E6D8" wp14:editId="2F9D9D88">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>301603</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>518160</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3291840" cy="36195"/>
               <wp:effectExtent l="0" t="0" r="22860" b="20955"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Rectangle 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3291840" cy="36195"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
@@ -13352,51 +12684,51 @@
                           <w:pPr>
                             <w:ind w:left="0"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="4AD5E6D8" id="Rectangle 6" o:spid="_x0000_s1040" style="position:absolute;left:0;text-align:left;margin-left:23.75pt;margin-top:40.8pt;width:259.2pt;height:2.85pt;z-index:251776000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3qzUNmQIAAA4GAAAOAAAAZHJzL2Uyb0RvYy54bWy8VEtP3DAQvlfqf7B8L0mWR2FFFq1AVJUo&#10;rAoVZ69jk0iOx7W9m2x/fcd2kgVKe6iqXhJ7Ht/MfOOZ84u+VWQrrGtAl7Q4yCkRmkPV6KeSfnu4&#10;/nBKifNMV0yBFiXdCUcvFu/fnXdmLmZQg6qEJQii3bwzJa29N/Msc7wWLXMHYIRGpQTbMo9X+5RV&#10;lnWI3qpslucnWQe2Mha4cA6lV0lJFxFfSsH9nZROeKJKirn5+LXxuw7fbHHO5k+WmbrhQxrsL7Jo&#10;WaMx6AR1xTwjG9v8AtU23IID6Q84tBlI2XARa8BqivxVNfc1MyLWguQ4M9Hk/h0sv93em5VFGjrj&#10;5g6PoYpe2jb8MT/SR7J2E1mi94Sj8HB2VpweIaccdYcnxdlxIDPbOxvr/CcBLQmHklrsRaSIbW+c&#10;T6ajSYjlQDXVdaNUvIT+i0tlyZZh53xfRFe1ab9AlWQnx3k+9A/F2OUkPhzFmEl8RQEl5vUigNL/&#10;OybmE4Jme57jye+UCKko/VVI0lTI7CzWOiWf6mKcC+0TDa5mlUji4rflRsCALJHTCXsAeEnviJ2a&#10;MtgHVxEnaHLO/5RYcp48YmTQfnJuGw32LQCFVQ2Rk/1IUqImsOT7dY/c4IKJpkG0hmq3ssRCGmln&#10;+HWD7+yGOb9iFmcYXybuJX+HH6mgKykMJ0pqsD/ekgd7HC3UUtLhTiip+75hVlCiPmscurPiKDx4&#10;Hy9Hxx9neLHPNevnGr1pLwEfb4Eb0PB4DPZejUdpoX3E9bUMUVHFNMfYJeXejpdLn3YVLkAulsto&#10;hovDMH+j7w0P4IHoMEcP/SOzZhg2j1N6C+P+YPNXM5dsg6eG5caDbOJA7nkdWoBLJ47OsCDDVnt+&#10;j1b7Nb74CQAA//8DAFBLAwQUAAYACAAAACEAvFTVZN8AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KhT2qQlxKkAQaWeIA3i7MRLEhGvQ+y2ga9nOcFxdkYzb7PNZHtxxNF3&#10;jhTMZxEIpNqZjhoFr+XT1RqED5qM7h2hgi/0sMnPzzKdGneiAo/70AguIZ9qBW0IQyqlr1u02s/c&#10;gMTeuxutDizHRppRn7jc9vI6ihJpdUe80OoBH1qsP/YHq+B5+/ZZRfKxLLbL+H4qFt/Vy65U6vJi&#10;ursFEXAKf2H4xWd0yJmpcgcyXvQKlquYkwrW8wQE+3ES34Co+LBagMwz+f+B/AcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQC3qzUNmQIAAA4GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC8VNVk3wAAAAgBAAAPAAAAAAAAAAAAAAAAAPMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="#5a5a5a [2109]" strokecolor="#5a5a5a [2109]" strokeweight="1pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="40373397" w14:textId="77777777" w:rsidR="00F452B7" w:rsidRDefault="00F452B7" w:rsidP="00F452B7">
                     <w:pPr>
                       <w:ind w:left="0"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="009E244A">
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -13445,223 +12777,233 @@
                         <a:schemeClr val="dk1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3CAD1C6B" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 49" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:36.45pt;margin-top:-14.55pt;width:0;height:64.8pt;z-index:251760640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPIKgbCQIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC615Id1EgFyzk4TS9p&#10;azTpB9B8WERILkHSlvz3XZK20hdyCHIhyNXO7M5wqdXNaDQ5Ch8U2K6az5qKCMuAK7vvqp+Pdx+u&#10;KxIitZxqsKKrTiJUN+v371aDa8UCetBceIIkNrSD66o+RtfWdWC9MDTMwAmLHyV4QyMe/b7mng7I&#10;bnS9aJplPYDnzgMTIWD0tnys1plfSsHidymDiER3FfYW8+rzuktrvV7Rdu+p6xU7t0Ff0YWhymLR&#10;ieqWRkoOXv1DZRTzEEDGGQNTg5SKiawB1cybv9Q89NSJrAXNCW6yKbwdLft23NitT62z0T64e2BP&#10;gVjY9NTuRW7g8eTw4ubJqnpwoZ0g6RDc1pPd8BU45tBDhOzCKL1JlKiPjNns02S2GCNhJcgwer1Y&#10;fFrme6hpe8E5H+IXAYakTVeF6Kna93ED1uKNgp/nKvR4H2LqirYXQCqqbVoDaMXvlNb5kMZJbLQn&#10;R4qDEMdCoA8GGy+x5cemOY8DhnFoSvjqEsYieSgTSy75R4FeUP7Z8jxNkSpd9ohJzWTXklFpKtGy&#10;eNKiNPpDSKI4mnGVBU0FSm3+VExPLJiZIBIFTaDmZdA5N8FEfgkTcPEycMrOFcHGCWiUBf8/cHK0&#10;3IQs+RfVRWuSvQN+2vrLEOE4ZxfPTy+9l9/PGf78g1j/AgAA//8DAFBLAwQUAAYACAAAACEA0+WA&#10;K98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3LZklUZpaTrxMQSHCcFA&#10;4po1pi00TtVka+HXY7jA0faj189brCbXiQMOofWkYTFXIJAqb1uqNbw8387OQYRoyJrOE2r4xACr&#10;8vioMLn1Iz3hYRtrwSEUcqOhibHPpQxVg86Eue+R+PbmB2cij0Mt7WBGDnedTJQ6k860xB8a0+N1&#10;g9XHdu80rJebqzFzN/ePd6NPX9f+/SGmX1qfnkyXFyAiTvEPhh99VoeSnXZ+TzaITkOaZExqmCXZ&#10;AgQDv4sdg0otQZaF/N+g/AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPIKgbCQIAAGgE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDT5YAr3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" strokecolor="#5a5a5a [2109]" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1952780927"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE    \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A1CF6">
+        <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:noProof/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+            <w:rtl/>
           </w:rPr>
-          <w:t>480</w:t>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
+          <w:rPr>
+            <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
+            <w:noProof/>
+            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="0042109D" w:rsidRPr="0042109D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00F50E00" w:rsidRPr="00F50E00">
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6540D8C8" w14:textId="7509D5FD" w:rsidR="00504B9E" w:rsidRPr="0081352B" w:rsidRDefault="008A6C92" w:rsidP="002E2474">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6540D8C8" w14:textId="2B784673" w:rsidR="00504B9E" w:rsidRPr="0081352B" w:rsidRDefault="008A6C92" w:rsidP="002E2474">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="600" w:afterAutospacing="0"/>
       <w:ind w:left="180" w:right="562"/>
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251795456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BB48ED7" wp14:editId="1ECB2325">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251795456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BB48ED7" wp14:editId="53423078">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-360426</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-176530</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="252000" cy="963295"/>
               <wp:effectExtent l="0" t="0" r="15240" b="27305"/>
               <wp:wrapNone/>
               <wp:docPr id="26" name="Rectangle 26"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="252000" cy="963295"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
-                        <a:srgbClr val="9E7720"/>
+                        <a:srgbClr val="11375C"/>
                       </a:solidFill>
                       <a:ln>
                         <a:solidFill>
-                          <a:srgbClr val="9E7720"/>
+                          <a:srgbClr val="11375C"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent1">
                           <a:shade val="15000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="2853BED9" id="Rectangle 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:-28.4pt;margin-top:-13.9pt;width:19.85pt;height:75.85pt;z-index:251795456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9dhXsegIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypl2COkWQrsOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpysLXYodpEpk3wkn0heXe9qw7YKfQU258OzAWfKSigqu875z6fb&#10;T18480HYQhiwKud75fn17OOHq8ZN1QhKMIVCRiDWTxuX8zIEN80yL0tVC38GTllSasBaBLriOitQ&#10;NIRem2w0GFxkDWDhEKTynv7etEo+S/haKxketPYqMJNzyi2kE9O5imc2uxLTNQpXVrJLQ7wji1pU&#10;loL2UDciCLbB6hVUXUkEDzqcSagz0LqSKtVA1QwHL6p5LIVTqRYix7ueJv//YOX99tEtkWhonJ96&#10;EmMVO411/FJ+bJfI2vdkqV1gkn6OxsQ/USpJNbn4PJqMI5nZ0dmhD98U1CwKOUd6i0SR2N750Joe&#10;TGIsD6Yqbitj0gXXq4VBthX0bpOvl5ej9FSE/peZse/zJJzomh1rTlLYGxUBjf2hNKuKWGVKObWj&#10;6hMSUiobhq2qFIVq8xyOIyFtZb1HoiQBRmRN9fXYHUBs9dfYLUxnH11V6ubeefCvxFrn3iNFBht6&#10;57qygG8BGKqqi9zaH0hqqYksraDYL5EhtLPknbyt6IHvhA9LgTQ81BO0EMIDHdpAk3PoJM5KwN9v&#10;/Y/21NOk5ayhYcy5/7URqDgz3y11+2R4fh6nN13Ox7EbGJ5qVqcau6kXQH0zpNXjZBKjfTAHUSPU&#10;z7Q35jEqqYSVFDvnMuDhsgjtkqDNI9V8nsxoYp0Id/bRyQgeWY0N/LR7Fui6Lg80HvdwGFwxfdHs&#10;rW30tDDfBNBVmoQjrx3fNO2pcbrNFNfJ6T1ZHffn7A8AAAD//wMAUEsDBBQABgAIAAAAIQA7dBya&#10;3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsUicp9BHiVFEFApa0SN26&#10;sYmj2uPIdtvw9wwr2N3RHN05U28mZ9lFhzh4FFDMcmAaO68G7AV87l+yFbCYJCppPWoB3zrCprm9&#10;qWWl/BU/9GWXekYlGCspwKQ0VpzHzmgn48yPGmn35YOTicbQcxXklcqd5WWeL7iTA9IFI0e9Nbo7&#10;7c5OwNv62VgZiv2Dwe37qT28OtfOhbi/m9onYElP6Q+GX31Sh4acjv6MKjIrIHtckHqiUC4pEJEV&#10;ywLYkdByvgbe1Pz/D80PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD12Fex6AgAAhwUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADt0HJrfAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="#9e7720" strokecolor="#9e7720" strokeweight="1pt"/>
+            <v:rect w14:anchorId="754AABC8" id="Rectangle 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:-28.4pt;margin-top:-13.9pt;width:19.85pt;height:75.85pt;z-index:251795456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwvqhFdwIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r07SpF2DOEWQosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYodpFFkXwkn0nOrve1YTuFvgKb8+HZgDNlJRSV3eT859Pt&#10;l6+c+SBsIQxYlfOD8vx6/vnTrHFTNYISTKGQEYj108blvAzBTbPMy1LVwp+BU5aUGrAWgUTcZAWK&#10;htBrk40Gg4usASwcglTe0+tNq+TzhK+1kuFBa68CMzmn3EI6MZ3reGbzmZhuULiykl0a4gNZ1KKy&#10;FLSHuhFBsC1Wb6DqSiJ40OFMQp2B1pVUqQaqZjh4Vc1jKZxKtRA53vU0+f8HK+93j26FREPj/NTT&#10;NVax11jHL+XH9omsQ0+W2gcm6XE0If6JUkmqq4vz0dUkkpmdnB368E1BzeIl50j/IlEkdnc+tKZH&#10;kxjLg6mK28qYJOBmvTTIdoL+23B4fjlZduh/mRn7MU/KMrpmp5rTLRyMioDG/lCaVUWsMqWc2lH1&#10;CQkplQ3DVlWKQnV5TiIhbWW9R6IkAUZkTfX12B1AbPW32C1MZx9dVerm3nnwr8Ra594jRQYbeue6&#10;soDvARiqqovc2h9JaqmJLK2hOKyQIbSz5J28regH3wkfVgJpeKgnaCGEBzq0gSbn0N04KwF/v/ce&#10;7amnSctZQ8OYc/9rK1BxZr5b6var4XgcpzcJ48nliAR8qVm/1NhtvYTYN7R6nEzXaB/M8aoR6mfa&#10;G4sYlVTCSoqdcxnwKCxDuyRo80i1WCQzmlgnwp19dDKCR1ZjAz/tnwW6rssDjcc9HAdXTF81e2sb&#10;PS0stgF0lSbhxGvHN017apxuM8V18lJOVqf9Of8DAAD//wMAUEsDBBQABgAIAAAAIQAyrAfJ4AAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuXdqibVCaToC0CwJNdFy4Za1p&#10;Co1TNVnWvT3mBLff8qffn8vNbAcRcfK9IwXZIgWB1Li2p07B+36b3ILwQVOrB0eo4IweNtXlRamL&#10;1p3oDWMdOsEl5AutwIQwFlL6xqDVfuFGJN59usnqwOPUyXbSJy63g8zTdCWt7okvGD3ik8Hmuz5a&#10;Bcv+9WX82kabP7v97vHD1NHFs1LXV/PDPYiAc/iD4Vef1aFip4M7UuvFoCBZrlg9cMjXHJhIsnUG&#10;4sBofnMHsirl/x+qHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwvqhFdwIAAIcFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyrAfJ4AAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#11375c" strokecolor="#11375c" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0021755D">
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251766784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1332A74D" wp14:editId="3A862BBF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2790825</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>148590</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3272155" cy="293370"/>
               <wp:effectExtent l="0" t="0" r="26035" b="11430"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="56" name="Text Box 54"/>
               <wp:cNvGraphicFramePr>
@@ -13754,51 +13096,51 @@
                               <w:sz w:val="14"/>
                               <w:szCs w:val="20"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t>: نمونه جهت جایگذاری در متن</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1332A74D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 54" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:219.75pt;margin-top:11.7pt;width:257.65pt;height:23.1pt;z-index:251766784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJAbWqOQIAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817Jku44Fy0Hq1EWB&#10;9AGk/QCKoiSiFJclaUvu12dJ2Y6T3orqQHD5GO7Mzmp9O3SKHIR1EnRB08mUEqE5VFI3Bf35Y/fu&#10;hhLnma6YAi0KehSO3m7evln3JhcZtKAqYQmCaJf3pqCt9yZPEsdb0TE3ASM0btZgO+YxtE1SWdYj&#10;eqeSbDp9n/RgK2OBC+dw9X7cpJuIX9eC+2917YQnqqCYm4+jjWMZxmSzZnljmWklP6XB/iGLjkmN&#10;j16g7plnZG/lX1Cd5BYc1H7CoUugriUXkQOySaev2Dy2zIjIBcVx5iKT+3+w/Ovh0Xy3xA8fYMAC&#10;RhLOPAD/5YiGbct0I+6shb4VrMKH0yBZ0huXn64GqV3uAkjZf4EKi8z2HiLQUNsuqII8CaJjAY4X&#10;0cXgCcfFWbbM0sWCEo572Wo2W8aqJCw/3zbW+U8COhImBbVY1IjODg/Oh2xYfj4SHnOgZLWTSsXA&#10;NuVWWXJgaIBd/CKBV8eUJn1BV4tsMQrwAiJ4UVxAymYUSe07ZDsCp9PwjWbCdbTcuH5mEu0cIGKy&#10;LxLspMcGULIr6M0VSlD7o66iPT2TapwjU6VP8gfFR+39UA5EVlibLKQQylFCdcSCWBgNjw2Kkxbs&#10;H0p6NHtB3e89s4IS9VljUVfpfB66IwbzxTLDwF7vlNc7THOEKqinZJxu/dhRe2Nl0+JLo0Ia7tAI&#10;tYw1es7qlD8aOqpxar7QMddxPPX8i9g8AQAA//8DAFBLAwQUAAYACAAAACEAXqZlTN8AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb9D5tp4s0ubSkRZGiMxt6MKZrqcWGnQGRnCbtt&#10;0V/vetLjZL689718O5lenGl0nWWE5SICQVxb3XGD8Pb6dHMLwnnFWvWWCeGLHGyL2VWuMm0vvKdz&#10;6RsRQthlCqH1fsikdHVLRrmFHYjD72hHo3w4x0bqUV1CuOnlKooSaVTHoaFVAz20VH+WJ4Pg6ig5&#10;vMTl4b2SO/pOtX782D0jXs+n+zsQnib/B8OvflCHIjhV9sTaiR4hXqebgCKs1jGIAKSbOGypEJI0&#10;AVnk8v+C4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJAbWqOQIAAGoEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBepmVM3wAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" strokecolor="white [3212]">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="4B2A171A" w14:textId="1935A8E1" w:rsidR="000079AD" w:rsidRPr="00F50E00" w:rsidRDefault="002E2474" w:rsidP="00E53028">
                     <w:pPr>
                       <w:ind w:left="-98" w:right="0"/>
                       <w:jc w:val="left"/>
                       <w:rPr>
                         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="22"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F52C96">
                       <w:rPr>
                         <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                         <w:b/>
@@ -13907,51 +13249,51 @@
                         <a:schemeClr val="dk1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="794CA3CC" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 51" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:482.25pt;margin-top:-13.5pt;width:0;height:64.8pt;z-index:251763712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPIKgbCQIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC615Id1EgFyzk4TS9p&#10;azTpB9B8WERILkHSlvz3XZK20hdyCHIhyNXO7M5wqdXNaDQ5Ch8U2K6az5qKCMuAK7vvqp+Pdx+u&#10;KxIitZxqsKKrTiJUN+v371aDa8UCetBceIIkNrSD66o+RtfWdWC9MDTMwAmLHyV4QyMe/b7mng7I&#10;bnS9aJplPYDnzgMTIWD0tnys1plfSsHidymDiER3FfYW8+rzuktrvV7Rdu+p6xU7t0Ff0YWhymLR&#10;ieqWRkoOXv1DZRTzEEDGGQNTg5SKiawB1cybv9Q89NSJrAXNCW6yKbwdLft23NitT62z0T64e2BP&#10;gVjY9NTuRW7g8eTw4ubJqnpwoZ0g6RDc1pPd8BU45tBDhOzCKL1JlKiPjNns02S2GCNhJcgwer1Y&#10;fFrme6hpe8E5H+IXAYakTVeF6Kna93ED1uKNgp/nKvR4H2LqirYXQCqqbVoDaMXvlNb5kMZJbLQn&#10;R4qDEMdCoA8GGy+x5cemOY8DhnFoSvjqEsYieSgTSy75R4FeUP7Z8jxNkSpd9ohJzWTXklFpKtGy&#10;eNKiNPpDSKI4mnGVBU0FSm3+VExPLJiZIBIFTaDmZdA5N8FEfgkTcPEycMrOFcHGCWiUBf8/cHK0&#10;3IQs+RfVRWuSvQN+2vrLEOE4ZxfPTy+9l9/PGf78g1j/AgAA//8DAFBLAwQUAAYACAAAACEA01Zy&#10;J+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3LaUirWsazrxMQSHaYKB&#10;tGvWmLbQOFWTrYVfjxEHONp+9Pp58+VoW3HE3jeOFFxMIxBIpTMNVQpeX+4nVyB80GR06wgVfKKH&#10;ZXF6kuvMuIGe8bgNleAQ8plWUIfQZVL6skar/dR1SHx7c73Vgce+kqbXA4fbVsZRlEirG+IPte7w&#10;tsbyY3uwClaz9c0wt3ePTw+DS3cr974J6ZdS52fj9QJEwDH8wfCjz+pQsNPeHch40SqYJ5czRhVM&#10;4pRLMfG72TMaxQnIIpf/OxTfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA8gqBsJAgAA&#10;aAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANNWcifh&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" strokecolor="#5a5a5a [2109]" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="008341F7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251782144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3242202F" wp14:editId="57DF0C3A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3004276</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -14001,51 +13343,51 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="5004EAFD" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:236.55pt;margin-top:40.05pt;width:259.2pt;height:2.9pt;z-index:251782144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAp7R/hjwIAAPsFAAAOAAAAZHJzL2Uyb0RvYy54bWy8VN9P2zAQfp+0/8Hy+0jSQoGKFFUgpkkM&#10;EDDxbBy7ieT4PNtt2v31O9tJCoztYZr2kvh+fXf32Xdn59tWkY2wrgFd0uIgp0RoDlWjVyX99nj1&#10;6YQS55mumAItSroTjp4vPn4468xcTKAGVQlLEES7eWdKWntv5lnmeC1a5g7ACI1GCbZlHkW7yirL&#10;OkRvVTbJ81nWga2MBS6cQ+1lMtJFxJdScH8rpROeqJJibT5+bfw+h2+2OGPzlWWmbnhfBvuLKlrW&#10;aEw6Ql0yz8jaNr9AtQ234ED6Aw5tBlI2XMQesJsif9PNQ82MiL0gOc6MNLl/B8tvNg/mziINnXFz&#10;h8fQxVbaNvyxPrKNZO1GssTWE47K6eS0ODlETjnaprOj41kgM9sHG+v8ZwEtCYeSWryLSBHbXDuf&#10;XAeXkMuBaqqrRqkohPsXF8qSDcOb89sihqp1+xWqpJsd5Xl/f6jGW07q6aDGSuIrCiixrlcJlP7f&#10;ObGekDTb8xxPfqdEKEXpeyFJUyGzk9jrWHzqi3EutE80uJpVIqmL37YbAQOyRE5H7B7gNb0DdrqU&#10;3j+EijhBY3D+p8JS8BgRM4P2Y3DbaLDvASjsqs+c/AeSEjWBpWeodneWWEjz6wy/avBRXTPn75jF&#10;gcVniEvI3+JHKuhKCv2Jkhrsj/f0wR/nCK2UdLgASuq+r5kVlKgvGifstDgMr9tH4fDoeIKCfWl5&#10;fmnR6/YC8KUWuO4Mj8fg79VwlBbaJ9xVy5AVTUxzzF1S7u0gXPi0mHDbcbFcRjfcEob5a/1geAAP&#10;rIahedw+MWv6yfI4kjcwLAs2fzNgyTdEaliuPcgmTt+e155v3DBxTvptGFbYSzl67Xf24icAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBJDUG83wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLC1bYS1NJ0AwiRN0RZzTxrQVjVOabCs8PeYEJ8v2p9+f881sB3HAyfeOFMSLCARS40xP&#10;rYLX6vFiDcIHTUYPjlDBF3rYFKcnuc6MO1KJh11oBYeQz7SCLoQxk9I3HVrtF25E4t27m6wO3E6t&#10;NJM+crgd5GUUXUmre+ILnR7xvsPmY7e3Cp63b591JB+qcrtK7uZy+V2/PFVKnZ/NtzcgAs7hD4Zf&#10;fVaHgp1qtyfjxaBgdb2MGVWwjrgykKZxAqLmQZKCLHL5/4PiBwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACntH+GPAgAA+wUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAEkNQbzfAAAACQEAAA8AAAAAAAAAAAAAAAAA6QQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" fillcolor="#5a5a5a [2109]" strokecolor="#5a5a5a [2109]" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00F50E00">
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251792384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63D4CDA8" wp14:editId="35C69ABB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>10436225</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>681990</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1987550" cy="254000"/>
               <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
               <wp:wrapSquare wrapText="bothSides"/>
@@ -14077,52 +13419,52 @@
                             <a:lumOff val="0"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="5DDE6B3A" w14:textId="77777777" w:rsidR="00F50E00" w:rsidRPr="00F452B7" w:rsidRDefault="00F50E00" w:rsidP="00F50E00">
                           <w:pPr>
                             <w:ind w:left="6" w:right="-450"/>
                             <w:jc w:val="left"/>
                             <w:rPr>
                               <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin"/>
                               <w:b/>
                               <w:bCs/>
                               <w:spacing w:val="-8"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="20"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:bookmarkStart w:id="7" w:name="_Hlk158556613"/>
-                          <w:bookmarkStart w:id="8" w:name="_Hlk158556614"/>
+                          <w:bookmarkStart w:id="5" w:name="_Hlk158556613"/>
+                          <w:bookmarkStart w:id="6" w:name="_Hlk158556614"/>
                           <w:r w:rsidRPr="00F452B7">
                             <w:rPr>
                               <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin"/>
                               <w:spacing w:val="-8"/>
                               <w:sz w:val="12"/>
                               <w:szCs w:val="18"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t>مه</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00F452B7">
                             <w:rPr>
                               <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin" w:hint="cs"/>
                               <w:spacing w:val="-8"/>
                               <w:sz w:val="12"/>
                               <w:szCs w:val="18"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t>ی</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00F452B7">
                             <w:rPr>
                               <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin" w:hint="eastAsia"/>
@@ -14266,92 +13608,92 @@
                             </w:rPr>
                             <w:t>ی</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00F452B7">
                             <w:rPr>
                               <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin" w:hint="eastAsia"/>
                               <w:spacing w:val="-8"/>
                               <w:sz w:val="12"/>
                               <w:szCs w:val="18"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t>د</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00F452B7">
                             <w:rPr>
                               <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin" w:hint="cs"/>
                               <w:spacing w:val="-8"/>
                               <w:sz w:val="12"/>
                               <w:szCs w:val="18"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t>ی</w:t>
                           </w:r>
-                          <w:bookmarkEnd w:id="7"/>
-                          <w:bookmarkEnd w:id="8"/>
+                          <w:bookmarkEnd w:id="5"/>
+                          <w:bookmarkEnd w:id="6"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="63D4CDA8" id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:821.75pt;margin-top:53.7pt;width:156.5pt;height:20pt;z-index:251792384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrGbO/OAIAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bSpJtYcVbbbFNV&#10;2l6kbT8AY2yjAkOBxE6/vgNOstntW9U8IIbBh3POzGR9O2hFDsJ5Caak00lOiTAcamnakv74vnuz&#10;pMQHZmqmwIiSHoWnt5vXr9a9LcQMOlC1cARBjC96W9IuBFtkmeed0MxPwAqDyQacZgFD12a1Yz2i&#10;a5XN8vxd1oOrrQMuvMfT+zFJNwm/aQQPX5vGi0BUSZFbSKtLaxXXbLNmReuY7SQ/0WD/wEIzafDR&#10;C9Q9C4zsnfwLSkvuwEMTJhx0Bk0juUgaUM00f6HmsWNWJC1ojrcXm/z/g+VfDo/2myNheA8DFjCJ&#10;8PYB+E9PDGw7Zlpx5xz0nWA1PjyNlmW99cXp02i1L3wEqfrPUGOR2T5AAhoap6MrqJMgOhbgeDFd&#10;DIHw+ORqebNYYIpjbraY53mqSsaK89fW+fBRgCZxU1KHRU3o7PDgQ2TDivOV+JgHJeudVCoFrq22&#10;ypEDwwbYpV8S8OKaMqQv6WoxW4wGPIOIvSguIFU7mqT2GtWOwFMkPdJmBZ5jy43nZyWpnSNEIvuM&#10;oJYBB0BJXdLlFUp0+4OpU3sGJtW4R6XKnOyPjo/eh6EaiKzRyrdRWyxHBfURC+JgbHgcUNx04H5T&#10;0mOzl9T/2jMnKFGfDBZ1NZ3P43SkYL64mWHgrjPVdYYZjlAlDZSM220YJ2pvnWw7fGl0yMAdNkIj&#10;U42eWJ34Y0MnN07DFyfmOk63nv4iNn8AAAD//wMAUEsDBBQABgAIAAAAIQA2cA+T3gAAAA0BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj8QdrkbhRG0hTGuJUCERvqCJUhaMTL0lEvI5itw28&#10;nu0JbjOzo9mZfDW5XhxwDJ0nDdczBQKp9rajRsP27fnqDkSIhqzpPaGGbwywKs7PcpNZf6RXPJSx&#10;ERxCITMa2hiHTMpQt+hMmPkBiW+ffnQmMh0baUdz5HDXyxulUulMR/yhNQM+tlh/lXunIdQq3W2S&#10;cvdeyTX+LK19+li/aH15MT3cg4g4xT8znOpzdSi4U+X3ZIPomafJ7Zy9jNQiAXGyLOcpSxWjhCVZ&#10;5PL/iuIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaxmzvzgCAABqBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANnAPk94AAAANAQAADwAAAAAA&#10;AAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" strokecolor="white [3212]">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5DDE6B3A" w14:textId="77777777" w:rsidR="00F50E00" w:rsidRPr="00F452B7" w:rsidRDefault="00F50E00" w:rsidP="00F50E00">
                     <w:pPr>
                       <w:ind w:left="6" w:right="-450"/>
                       <w:jc w:val="left"/>
                       <w:rPr>
                         <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin"/>
                         <w:b/>
                         <w:bCs/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="20"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:bookmarkStart w:id="8" w:name="_Hlk158556613"/>
-                    <w:bookmarkStart w:id="9" w:name="_Hlk158556614"/>
+                    <w:bookmarkStart w:id="7" w:name="_Hlk158556613"/>
+                    <w:bookmarkStart w:id="8" w:name="_Hlk158556614"/>
                     <w:r w:rsidRPr="00F452B7">
                       <w:rPr>
                         <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin"/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="12"/>
                         <w:szCs w:val="18"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>مه</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00F452B7">
                       <w:rPr>
                         <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin" w:hint="cs"/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="12"/>
                         <w:szCs w:val="18"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>ی</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00F452B7">
                       <w:rPr>
                         <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin" w:hint="eastAsia"/>
@@ -14495,52 +13837,52 @@
                       </w:rPr>
                       <w:t>ی</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00F452B7">
                       <w:rPr>
                         <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin" w:hint="eastAsia"/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="12"/>
                         <w:szCs w:val="18"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>د</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00F452B7">
                       <w:rPr>
                         <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin" w:hint="cs"/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="12"/>
                         <w:szCs w:val="18"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                       <w:t>ی</w:t>
                     </w:r>
+                    <w:bookmarkEnd w:id="7"/>
                     <w:bookmarkEnd w:id="8"/>
-                    <w:bookmarkEnd w:id="9"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00F452B7">
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251790336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B0F48B9" wp14:editId="542E042B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>10201910</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1000760</wp:posOffset>
               </wp:positionV>
@@ -14630,51 +13972,51 @@
                               <w:sz w:val="14"/>
                               <w:szCs w:val="20"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t xml:space="preserve">عنوان مقاله: جایگذاری نمونه از الگو </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="3B0F48B9" id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:803.3pt;margin-top:78.8pt;width:193.5pt;height:27.4pt;z-index:251790336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8wHHQNwIAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N05Sp5tYcVbbbFNV&#10;2l6kbT8AY2yjYoYCiZ1+fQdIstntW1U/IGDgMHPOGa9vx16Rg7BOgi7pbDKlRGgOtdRtSX98371Z&#10;UuI80zVToEVJj8LR283rV+vBFGIOHahaWIIg2hWDKWnnvSmyzPFO9MxNwAiNwQZszzwubZvVlg2I&#10;3qtsPp2+ywawtbHAhXO4e5+CdBPxm0Zw/7VpnPBElRRz83G0cazCmG3WrGgtM53kpzTYP2TRM6nx&#10;0QvUPfOM7K38C6qX3IKDxk849Bk0jeQi1oDVzKYvqnnsmBGxFiTHmQtN7v/B8i+HR/PNEj++hxEF&#10;jEU48wD8pyMath3TrbizFoZOsBofngXKssG44nQ1UO0KF0Cq4TPUKDLbe4hAY2P7wArWSRAdBThe&#10;SBejJxw35/niJl9giGPsbX6zWkZVMlacbxvr/EcBPQmTkloUNaKzw4PzIRtWnI+ExxwoWe+kUnFh&#10;22qrLDkwNMAufrGAF8eUJkNJV4v5IhHwDCJ4UVxAqjaRpPY9VpuAZ9PwJTPhPlou7Z8riXYOEDHZ&#10;Zwn20mMDKNmXdHmFEtj+oOtoT8+kSnOsVOkT/YHxxL0fq5HIGrXJQwpBjgrqIwpiIRkeGxQnHdjf&#10;lAxo9pK6X3tmBSXqk0ZRV7M8D90RF6jHHBf2OlJdR5jmCFVST0mabn3qqL2xsu3wpcSQhjs0QiOj&#10;Rk9ZnfJHQ0c2Ts0XOuZ6HU89/SI2fwAAAP//AwBQSwMEFAAGAAgAAAAhAC58N2zgAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo01AMCXEqBKI3hAiocHTiJYmI11HstoGv&#10;Z3uC24x2NPumWM9uEHucQu9Jw3KRgEBqvO2p1fD2+nhxAyJEQ9YMnlDDNwZYl6cnhcmtP9AL7qvY&#10;Ci6hkBsNXYxjLmVoOnQmLPyIxLdPPzkT2U6ttJM5cLkbZJokSjrTE3/ozIj3HTZf1c5pCE2its+r&#10;avteyw3+ZNY+fGyetD4/m+9uQUSc418YjviMDiUz1X5HNoiBvUqU4iyrq2sWx0iWXbKqNaTLdAWy&#10;LOT/FeUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHzAcdA3AgAAagQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC58N2zgAAAADQEAAA8AAAAA&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" strokecolor="white [3212]">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="611C32F5" w14:textId="77777777" w:rsidR="00F452B7" w:rsidRPr="0081352B" w:rsidRDefault="00F452B7" w:rsidP="00F452B7">
                     <w:pPr>
                       <w:ind w:left="6" w:right="0"/>
                       <w:jc w:val="left"/>
                       <w:rPr>
                         <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin"/>
                         <w:b/>
                         <w:bCs/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="22"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F452B7">
                       <w:rPr>
                         <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin" w:hint="cs"/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="20"/>
@@ -14820,51 +14162,51 @@
                               <w:sz w:val="14"/>
                               <w:szCs w:val="20"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t xml:space="preserve">عنوان مقاله: جایگذاری نمونه از الگو </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="1A800336" id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:791.3pt;margin-top:66.8pt;width:193.5pt;height:27.4pt;z-index:251788288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcjoQ8NwIAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X5xkydpYcaouXaZJ&#10;3YfU7QdgjG004DIgsbNfvwukadq9TfMDAi4c7j3nXK9vRq3IQTgvwVR0NplSIgyHRpquoj++795c&#10;U+IDMw1TYERFj8LTm83rV+vBlmIOPahGOIIgxpeDrWgfgi2LwvNeaOYnYIXBYAtOs4BL1xWNYwOi&#10;a1XMp9N3xQCusQ648B5373KQbhJ+2woevratF4GoimJuIY0ujXUci82alZ1jtpf8lAb7hyw0kwYf&#10;PUPdscDI3sm/oLTkDjy0YcJBF9C2kotUA1Yzm76o5qFnVqRakBxvzzT5/wfLvxwe7DdHwvgeRhQw&#10;FeHtPfCfnhjY9sx04tY5GHrBGnx4FikrBuvL09VItS99BKmHz9CgyGwfIAGNrdORFayTIDoKcDyT&#10;LsZAOG7OF8urxRJDHGNvF1er66RKwcrH29b58FGAJnFSUYeiJnR2uPchZsPKxyPxMQ9KNjupVFq4&#10;rt4qRw4MDbBLXyrgxTFlyFDR1XK+zAQ8g4heFGeQusskqb3GajPwbBq/bCbcR8vl/cdKkp0jREr2&#10;WYJaBmwAJXVFry9QItsfTJPsGZhUeY6VKnOiPzKeuQ9jPRLZoDbLmEKUo4bmiII4yIbHBsVJD+43&#10;JQOavaL+1545QYn6ZFDU1WyxiN2RFqjHHBfuMlJfRpjhCFXRQEmebkPuqL11suvxpcyQgVs0QiuT&#10;Rk9ZnfJHQyc2Ts0XO+ZynU49/SI2fwAAAP//AwBQSwMEFAAGAAgAAAAhAKKA2+nfAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjDm2JkhCnqkD0hhABFY5OvCRR43UUu23g&#10;69me4PZGO5qdyTeT7cUJR985UnC7iEAg1c501Ch4f3u6SUD4oMno3hEq+EYPm2J2levMuDO94qkM&#10;jeAQ8plW0IYwZFL6ukWr/cINSHz7cqPVgeXYSDPqM4fbXi6jKJZWd8QfWj3gQ4v1oTxaBb6O4v3L&#10;utx/VHKHP6kxj5+7Z6Wu59P2HkTAKfyZ4VKfq0PBnSp3JONFz/ouWcbsZVqtGC6WNE6ZKqYkWYMs&#10;cvl/RfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3I6EPDcCAABqBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAooDb6d8AAAANAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" strokecolor="white [3212]">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="494E0D3A" w14:textId="77777777" w:rsidR="00F452B7" w:rsidRPr="0081352B" w:rsidRDefault="00F452B7" w:rsidP="00F452B7">
                     <w:pPr>
                       <w:ind w:left="6" w:right="0"/>
                       <w:jc w:val="left"/>
                       <w:rPr>
                         <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin"/>
                         <w:b/>
                         <w:bCs/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="22"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F452B7">
                       <w:rPr>
                         <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin" w:hint="cs"/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="20"/>
@@ -15010,51 +14352,51 @@
                               <w:sz w:val="14"/>
                               <w:szCs w:val="20"/>
                               <w:rtl/>
                               <w:lang w:bidi="fa-IR"/>
                             </w:rPr>
                             <w:t xml:space="preserve">عنوان مقاله: جایگذاری نمونه از الگو </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="5DFCABD9" id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:779.3pt;margin-top:54.8pt;width:193.5pt;height:27.4pt;z-index:251786240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9W+rSNwIAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X51kSZtYcaouXadJ&#10;3YfU7QdgjG004DIgsbtf3wskadq9TfMDAi4c7j3nXK+vR63IXjgvwVR0ejGhRBgOjTRdRX/+uHu3&#10;pMQHZhqmwIiKPgpPrzdv36wHW4oZ9KAa4QiCGF8OtqJ9CLYsCs97oZm/ACsMBltwmgVcuq5oHBsQ&#10;XatiNplcFgO4xjrgwnvcvc1Bukn4bSt4+Na2XgSiKoq5hTS6NNZxLDZrVnaO2V7yQxrsH7LQTBp8&#10;9AR1ywIjOyf/gtKSO/DQhgsOuoC2lVykGrCa6eRVNQ89syLVguR4e6LJ/z9Y/nX/YL87EsYPMKKA&#10;qQhv74H/8sTAtmemEzfOwdAL1uDD00hZMVhfHq5Gqn3pI0g9fIEGRWa7AAlobJ2OrGCdBNFRgMcT&#10;6WIMhOPmbL64mi8wxDH2fn61WiZVClYeb1vnwycBmsRJRR2KmtDZ/t6HmA0rj0fiYx6UbO6kUmnh&#10;unqrHNkzNMBd+lIBr44pQ4aKrhazRSbgBUT0ojiB1F0mSe00VpuBp5P4ZTPhPlou7x8rSXaOECnZ&#10;FwlqGbABlNQVXZ6hRLY/mibZMzCp8hwrVeZAf2Q8cx/GeiSyQW0uYwpRjhqaRxTEQTY8NihOenB/&#10;KBnQ7BX1v3fMCUrUZ4OirqbzeeyOtEA9Zrhw55H6PMIMR6iKBkrydBtyR+2sk12PL2WGDNygEVqZ&#10;NHrO6pA/GjqxcWi+2DHn63Tq+RexeQIAAP//AwBQSwMEFAAGAAgAAAAhAFBt9fXeAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoDUqiJsSpEIjeECKgwtGJlyQiXkex2wa+&#10;nu0Jbm+0o9mZcrO4URxwDoMnDdcrBQKp9XagTsPb6+PVGkSIhqwZPaGGbwywqc7PSlNYf6QXPNSx&#10;ExxCoTAa+hinQsrQ9uhMWPkJiW+ffnYmspw7aWdz5HA3yhulMunMQPyhNxPe99h+1XunIbQq2z0n&#10;9e69kVv8ya19+Ng+aX15sdzdgoi4xD8znOpzdai4U+P3ZIMYWafpOmMvk8oZTpY8SZkapixJQFal&#10;/L+i+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9W+rSNwIAAGoEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBQbfX13gAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" strokecolor="white [3212]">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="040F0F01" w14:textId="77777777" w:rsidR="00F452B7" w:rsidRPr="0081352B" w:rsidRDefault="00F452B7" w:rsidP="00F452B7">
                     <w:pPr>
                       <w:ind w:left="6" w:right="0"/>
                       <w:jc w:val="left"/>
                       <w:rPr>
                         <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin"/>
                         <w:b/>
                         <w:bCs/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="22"/>
                         <w:rtl/>
                         <w:lang w:bidi="fa-IR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F452B7">
                       <w:rPr>
                         <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin" w:hint="cs"/>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="20"/>
@@ -15182,85 +14524,94 @@
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE    \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A1CF6">
+        <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:noProof/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             <w:rtl/>
           </w:rPr>
-          <w:t>481</w:t>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
+          <w:rPr>
+            <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
+            <w:noProof/>
+            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23C955F9" w14:textId="7C345FB1" w:rsidR="00751222" w:rsidRPr="00FE73CA" w:rsidRDefault="00751222" w:rsidP="00647188">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FE6656B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="100C53BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D152D9A8"/>
     <w:lvl w:ilvl="0" w:tplc="8814F406">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -17748,144 +17099,145 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D14000D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="688142369">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1445803586">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="734476347">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1768231622">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="540627808">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="161819810">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1196698247">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1858349963">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1181162104">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2000691473">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="77795412">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="832913478">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1157453205">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="240454855">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="755707162">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="182982075">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="756708898">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="831870857">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="746464249">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1292395921">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00514B36"/>
     <w:rsid w:val="00002397"/>
     <w:rsid w:val="00003257"/>
     <w:rsid w:val="000079AD"/>
     <w:rsid w:val="00007D17"/>
     <w:rsid w:val="000102A5"/>
     <w:rsid w:val="00011001"/>
     <w:rsid w:val="0001623C"/>
     <w:rsid w:val="000252C5"/>
     <w:rsid w:val="00027C56"/>
     <w:rsid w:val="000301E6"/>
     <w:rsid w:val="00030D5E"/>
     <w:rsid w:val="00030F79"/>
     <w:rsid w:val="00031AF9"/>
     <w:rsid w:val="000328C1"/>
     <w:rsid w:val="00032E10"/>
     <w:rsid w:val="00033BFC"/>
     <w:rsid w:val="00033C8F"/>
     <w:rsid w:val="0004139D"/>
     <w:rsid w:val="0004272B"/>
     <w:rsid w:val="0004541E"/>
     <w:rsid w:val="00045F20"/>
     <w:rsid w:val="00047452"/>
@@ -17971,51 +17323,50 @@
     <w:rsid w:val="0017564B"/>
     <w:rsid w:val="001811AC"/>
     <w:rsid w:val="001816AC"/>
     <w:rsid w:val="001828FD"/>
     <w:rsid w:val="00182A6C"/>
     <w:rsid w:val="0018312D"/>
     <w:rsid w:val="0018542F"/>
     <w:rsid w:val="00187BE9"/>
     <w:rsid w:val="00192E46"/>
     <w:rsid w:val="00196CEA"/>
     <w:rsid w:val="001A1699"/>
     <w:rsid w:val="001A3327"/>
     <w:rsid w:val="001A48EF"/>
     <w:rsid w:val="001A55AE"/>
     <w:rsid w:val="001A6A7D"/>
     <w:rsid w:val="001B018A"/>
     <w:rsid w:val="001B1575"/>
     <w:rsid w:val="001B20CE"/>
     <w:rsid w:val="001B46AA"/>
     <w:rsid w:val="001B56FB"/>
     <w:rsid w:val="001B717A"/>
     <w:rsid w:val="001C05E2"/>
     <w:rsid w:val="001C22E6"/>
     <w:rsid w:val="001C4FCE"/>
     <w:rsid w:val="001C55EC"/>
-    <w:rsid w:val="001C5F04"/>
     <w:rsid w:val="001C6648"/>
     <w:rsid w:val="001C71B5"/>
     <w:rsid w:val="001D4E37"/>
     <w:rsid w:val="001E17EF"/>
     <w:rsid w:val="001E3767"/>
     <w:rsid w:val="001E4081"/>
     <w:rsid w:val="001E48AD"/>
     <w:rsid w:val="001E7230"/>
     <w:rsid w:val="001F17AC"/>
     <w:rsid w:val="001F184C"/>
     <w:rsid w:val="001F3797"/>
     <w:rsid w:val="001F53B9"/>
     <w:rsid w:val="001F6D28"/>
     <w:rsid w:val="001F76E1"/>
     <w:rsid w:val="002025B9"/>
     <w:rsid w:val="00204D6F"/>
     <w:rsid w:val="00206AC8"/>
     <w:rsid w:val="00212234"/>
     <w:rsid w:val="00215AFC"/>
     <w:rsid w:val="0021755D"/>
     <w:rsid w:val="00220E40"/>
     <w:rsid w:val="00222C7D"/>
     <w:rsid w:val="0022347C"/>
     <w:rsid w:val="00224EF5"/>
     <w:rsid w:val="002277BF"/>
@@ -18151,50 +17502,51 @@
     <w:rsid w:val="00437ECA"/>
     <w:rsid w:val="00440C3E"/>
     <w:rsid w:val="004462FC"/>
     <w:rsid w:val="00447C9B"/>
     <w:rsid w:val="004501BF"/>
     <w:rsid w:val="0045552B"/>
     <w:rsid w:val="00455928"/>
     <w:rsid w:val="00455D03"/>
     <w:rsid w:val="0046018D"/>
     <w:rsid w:val="00466DEF"/>
     <w:rsid w:val="0047138D"/>
     <w:rsid w:val="004713DD"/>
     <w:rsid w:val="00472FCD"/>
     <w:rsid w:val="00476ED9"/>
     <w:rsid w:val="00481646"/>
     <w:rsid w:val="004816E6"/>
     <w:rsid w:val="00485377"/>
     <w:rsid w:val="00491D73"/>
     <w:rsid w:val="00494400"/>
     <w:rsid w:val="00497268"/>
     <w:rsid w:val="004A0516"/>
     <w:rsid w:val="004A12A4"/>
     <w:rsid w:val="004A1B77"/>
     <w:rsid w:val="004A2CE4"/>
     <w:rsid w:val="004A2EEC"/>
+    <w:rsid w:val="004A55FB"/>
     <w:rsid w:val="004A6F46"/>
     <w:rsid w:val="004A70C7"/>
     <w:rsid w:val="004B1999"/>
     <w:rsid w:val="004B28A6"/>
     <w:rsid w:val="004B2AC2"/>
     <w:rsid w:val="004B319B"/>
     <w:rsid w:val="004B3623"/>
     <w:rsid w:val="004B4D85"/>
     <w:rsid w:val="004B5E60"/>
     <w:rsid w:val="004B617D"/>
     <w:rsid w:val="004C012B"/>
     <w:rsid w:val="004C14DC"/>
     <w:rsid w:val="004C1FCD"/>
     <w:rsid w:val="004C289B"/>
     <w:rsid w:val="004C631B"/>
     <w:rsid w:val="004D6E82"/>
     <w:rsid w:val="004E39F0"/>
     <w:rsid w:val="004E7805"/>
     <w:rsid w:val="004F21A6"/>
     <w:rsid w:val="004F358A"/>
     <w:rsid w:val="004F4FD9"/>
     <w:rsid w:val="004F515E"/>
     <w:rsid w:val="004F5B01"/>
     <w:rsid w:val="0050005A"/>
     <w:rsid w:val="005047D9"/>
@@ -18248,65 +17600,66 @@
     <w:rsid w:val="005A59A9"/>
     <w:rsid w:val="005B3631"/>
     <w:rsid w:val="005C2393"/>
     <w:rsid w:val="005C2891"/>
     <w:rsid w:val="005C6683"/>
     <w:rsid w:val="005D209C"/>
     <w:rsid w:val="005D5673"/>
     <w:rsid w:val="005D646D"/>
     <w:rsid w:val="005D6A64"/>
     <w:rsid w:val="005E289E"/>
     <w:rsid w:val="005E398B"/>
     <w:rsid w:val="005E5299"/>
     <w:rsid w:val="005E52F2"/>
     <w:rsid w:val="005E6053"/>
     <w:rsid w:val="005E7242"/>
     <w:rsid w:val="005F0E23"/>
     <w:rsid w:val="005F171F"/>
     <w:rsid w:val="005F20BC"/>
     <w:rsid w:val="005F2BD4"/>
     <w:rsid w:val="005F3728"/>
     <w:rsid w:val="005F3D12"/>
     <w:rsid w:val="005F6028"/>
     <w:rsid w:val="005F7074"/>
     <w:rsid w:val="006009F1"/>
     <w:rsid w:val="00604B2C"/>
+    <w:rsid w:val="00605BE2"/>
     <w:rsid w:val="00606D0A"/>
     <w:rsid w:val="0061098D"/>
     <w:rsid w:val="00610D12"/>
     <w:rsid w:val="00611FA6"/>
     <w:rsid w:val="00614F18"/>
-    <w:rsid w:val="00617E7F"/>
     <w:rsid w:val="00617FBD"/>
     <w:rsid w:val="0062214D"/>
     <w:rsid w:val="006246E6"/>
     <w:rsid w:val="00624DA0"/>
     <w:rsid w:val="00627C8E"/>
     <w:rsid w:val="0063153B"/>
     <w:rsid w:val="006324A6"/>
     <w:rsid w:val="0063372D"/>
     <w:rsid w:val="00635532"/>
+    <w:rsid w:val="006355E8"/>
     <w:rsid w:val="006369AB"/>
     <w:rsid w:val="00641A5B"/>
     <w:rsid w:val="006424C7"/>
     <w:rsid w:val="0064256E"/>
     <w:rsid w:val="006436F9"/>
     <w:rsid w:val="00647188"/>
     <w:rsid w:val="00647A7A"/>
     <w:rsid w:val="00651546"/>
     <w:rsid w:val="0065155A"/>
     <w:rsid w:val="0065195D"/>
     <w:rsid w:val="00651FE7"/>
     <w:rsid w:val="006527A8"/>
     <w:rsid w:val="006544C9"/>
     <w:rsid w:val="00654E86"/>
     <w:rsid w:val="00655938"/>
     <w:rsid w:val="00656267"/>
     <w:rsid w:val="006568E0"/>
     <w:rsid w:val="006576FF"/>
     <w:rsid w:val="006607A7"/>
     <w:rsid w:val="00661DE8"/>
     <w:rsid w:val="006630AA"/>
     <w:rsid w:val="00663710"/>
     <w:rsid w:val="0067033F"/>
     <w:rsid w:val="00672A48"/>
     <w:rsid w:val="00673245"/>
@@ -18373,199 +17726,203 @@
     <w:rsid w:val="007436E1"/>
     <w:rsid w:val="0074423F"/>
     <w:rsid w:val="007448E7"/>
     <w:rsid w:val="00745F4C"/>
     <w:rsid w:val="00746944"/>
     <w:rsid w:val="007474C7"/>
     <w:rsid w:val="00750DDA"/>
     <w:rsid w:val="00751222"/>
     <w:rsid w:val="00752322"/>
     <w:rsid w:val="00752D17"/>
     <w:rsid w:val="007530D3"/>
     <w:rsid w:val="00753FFF"/>
     <w:rsid w:val="0075476B"/>
     <w:rsid w:val="0076041F"/>
     <w:rsid w:val="00763EC5"/>
     <w:rsid w:val="007669D7"/>
     <w:rsid w:val="00783398"/>
     <w:rsid w:val="00787380"/>
     <w:rsid w:val="007912BA"/>
     <w:rsid w:val="007923AF"/>
     <w:rsid w:val="007927BA"/>
     <w:rsid w:val="00792E39"/>
     <w:rsid w:val="00795233"/>
     <w:rsid w:val="0079545E"/>
     <w:rsid w:val="00797242"/>
-    <w:rsid w:val="007A0322"/>
     <w:rsid w:val="007A19E9"/>
     <w:rsid w:val="007A2C07"/>
     <w:rsid w:val="007B1826"/>
     <w:rsid w:val="007B40B4"/>
     <w:rsid w:val="007B56F7"/>
     <w:rsid w:val="007C33A0"/>
     <w:rsid w:val="007C51CD"/>
     <w:rsid w:val="007D200D"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D4977"/>
     <w:rsid w:val="007D4CC7"/>
+    <w:rsid w:val="007D5F1E"/>
     <w:rsid w:val="007D79F2"/>
     <w:rsid w:val="007E1B02"/>
     <w:rsid w:val="007E2B6B"/>
     <w:rsid w:val="007E470D"/>
     <w:rsid w:val="007F0997"/>
     <w:rsid w:val="007F4D60"/>
     <w:rsid w:val="00801CD3"/>
+    <w:rsid w:val="00804578"/>
     <w:rsid w:val="00804947"/>
     <w:rsid w:val="00812810"/>
     <w:rsid w:val="0081352B"/>
     <w:rsid w:val="0081415B"/>
     <w:rsid w:val="008155E7"/>
     <w:rsid w:val="0081624C"/>
     <w:rsid w:val="00817E8E"/>
     <w:rsid w:val="00817F08"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="0082368D"/>
+    <w:rsid w:val="00827395"/>
     <w:rsid w:val="008308DB"/>
     <w:rsid w:val="008341F7"/>
     <w:rsid w:val="00834BBB"/>
     <w:rsid w:val="00834CC3"/>
     <w:rsid w:val="00837F67"/>
     <w:rsid w:val="00841431"/>
     <w:rsid w:val="00844A87"/>
     <w:rsid w:val="00844F9F"/>
     <w:rsid w:val="00847716"/>
     <w:rsid w:val="0085135A"/>
     <w:rsid w:val="00853984"/>
     <w:rsid w:val="00855425"/>
     <w:rsid w:val="008562BB"/>
     <w:rsid w:val="00856A31"/>
     <w:rsid w:val="0085730C"/>
     <w:rsid w:val="0086008D"/>
     <w:rsid w:val="00865A3B"/>
     <w:rsid w:val="00865DCC"/>
     <w:rsid w:val="00866DDA"/>
     <w:rsid w:val="00870F0F"/>
     <w:rsid w:val="00871EC6"/>
     <w:rsid w:val="00876B88"/>
     <w:rsid w:val="00880683"/>
     <w:rsid w:val="00881593"/>
     <w:rsid w:val="00883FA4"/>
     <w:rsid w:val="00884CBC"/>
     <w:rsid w:val="008850B7"/>
     <w:rsid w:val="00885CC2"/>
     <w:rsid w:val="00891BD4"/>
     <w:rsid w:val="00892F0A"/>
     <w:rsid w:val="008947EC"/>
     <w:rsid w:val="00894B1E"/>
     <w:rsid w:val="00897296"/>
     <w:rsid w:val="00897C74"/>
     <w:rsid w:val="008A04F0"/>
     <w:rsid w:val="008A0BFA"/>
     <w:rsid w:val="008A1B23"/>
-    <w:rsid w:val="008A1CF6"/>
     <w:rsid w:val="008A2AE7"/>
     <w:rsid w:val="008A6C92"/>
     <w:rsid w:val="008A77D5"/>
     <w:rsid w:val="008B033E"/>
     <w:rsid w:val="008B303E"/>
     <w:rsid w:val="008B441B"/>
     <w:rsid w:val="008B6059"/>
     <w:rsid w:val="008C028C"/>
     <w:rsid w:val="008C15AE"/>
     <w:rsid w:val="008C25F0"/>
     <w:rsid w:val="008C4BDE"/>
     <w:rsid w:val="008C4DBF"/>
     <w:rsid w:val="008C7F59"/>
     <w:rsid w:val="008D0433"/>
+    <w:rsid w:val="008D127F"/>
     <w:rsid w:val="008D481D"/>
     <w:rsid w:val="008E241B"/>
     <w:rsid w:val="008E3066"/>
     <w:rsid w:val="008E6C86"/>
     <w:rsid w:val="008F0546"/>
     <w:rsid w:val="008F1B48"/>
     <w:rsid w:val="008F251A"/>
     <w:rsid w:val="008F5CED"/>
     <w:rsid w:val="008F684A"/>
     <w:rsid w:val="00900895"/>
     <w:rsid w:val="009020F1"/>
     <w:rsid w:val="009060C7"/>
     <w:rsid w:val="009060D2"/>
     <w:rsid w:val="00906932"/>
     <w:rsid w:val="009133A4"/>
     <w:rsid w:val="009151F0"/>
     <w:rsid w:val="00916EBC"/>
     <w:rsid w:val="00917A43"/>
     <w:rsid w:val="00917D0B"/>
     <w:rsid w:val="00925A43"/>
     <w:rsid w:val="00927A63"/>
     <w:rsid w:val="00931917"/>
     <w:rsid w:val="009344BF"/>
     <w:rsid w:val="00947327"/>
     <w:rsid w:val="00947FC4"/>
     <w:rsid w:val="009502C9"/>
     <w:rsid w:val="0095199C"/>
     <w:rsid w:val="0095743A"/>
     <w:rsid w:val="0096022E"/>
     <w:rsid w:val="00961681"/>
     <w:rsid w:val="009652F5"/>
     <w:rsid w:val="00966D44"/>
     <w:rsid w:val="00967312"/>
     <w:rsid w:val="0097332D"/>
     <w:rsid w:val="00976166"/>
     <w:rsid w:val="00984410"/>
     <w:rsid w:val="00990440"/>
     <w:rsid w:val="00993974"/>
     <w:rsid w:val="00993BE9"/>
     <w:rsid w:val="00995793"/>
+    <w:rsid w:val="009964B0"/>
     <w:rsid w:val="00996527"/>
     <w:rsid w:val="009A1643"/>
     <w:rsid w:val="009A2F48"/>
     <w:rsid w:val="009A46B4"/>
     <w:rsid w:val="009A7267"/>
     <w:rsid w:val="009B5614"/>
     <w:rsid w:val="009B598B"/>
     <w:rsid w:val="009B75E0"/>
     <w:rsid w:val="009C08CD"/>
     <w:rsid w:val="009C2BAC"/>
     <w:rsid w:val="009C5480"/>
     <w:rsid w:val="009D1637"/>
     <w:rsid w:val="009D4DC7"/>
     <w:rsid w:val="009D5C01"/>
     <w:rsid w:val="009D7672"/>
     <w:rsid w:val="009E002C"/>
     <w:rsid w:val="009E0729"/>
     <w:rsid w:val="009E2439"/>
     <w:rsid w:val="009E244A"/>
     <w:rsid w:val="009E28E5"/>
     <w:rsid w:val="009E5301"/>
     <w:rsid w:val="009E7E45"/>
     <w:rsid w:val="009F281D"/>
     <w:rsid w:val="009F6963"/>
     <w:rsid w:val="009F7912"/>
     <w:rsid w:val="00A01FD9"/>
     <w:rsid w:val="00A04DBC"/>
     <w:rsid w:val="00A04F74"/>
+    <w:rsid w:val="00A05A7A"/>
     <w:rsid w:val="00A06914"/>
     <w:rsid w:val="00A14D23"/>
     <w:rsid w:val="00A14D9B"/>
     <w:rsid w:val="00A1713A"/>
     <w:rsid w:val="00A172A3"/>
     <w:rsid w:val="00A20A91"/>
     <w:rsid w:val="00A235EC"/>
     <w:rsid w:val="00A24637"/>
     <w:rsid w:val="00A25A7D"/>
     <w:rsid w:val="00A27309"/>
     <w:rsid w:val="00A305E3"/>
     <w:rsid w:val="00A31B69"/>
     <w:rsid w:val="00A35E92"/>
     <w:rsid w:val="00A37C58"/>
     <w:rsid w:val="00A43A7A"/>
     <w:rsid w:val="00A44151"/>
     <w:rsid w:val="00A50963"/>
     <w:rsid w:val="00A51CBE"/>
     <w:rsid w:val="00A51E8B"/>
     <w:rsid w:val="00A528D1"/>
     <w:rsid w:val="00A56230"/>
     <w:rsid w:val="00A60D54"/>
     <w:rsid w:val="00A626C7"/>
     <w:rsid w:val="00A62813"/>
     <w:rsid w:val="00A6510C"/>
@@ -18636,50 +17993,51 @@
     <w:rsid w:val="00B320F5"/>
     <w:rsid w:val="00B3279E"/>
     <w:rsid w:val="00B33252"/>
     <w:rsid w:val="00B34CAE"/>
     <w:rsid w:val="00B355C2"/>
     <w:rsid w:val="00B40AB8"/>
     <w:rsid w:val="00B41065"/>
     <w:rsid w:val="00B41A61"/>
     <w:rsid w:val="00B41A6C"/>
     <w:rsid w:val="00B42242"/>
     <w:rsid w:val="00B42C6D"/>
     <w:rsid w:val="00B43FDC"/>
     <w:rsid w:val="00B44819"/>
     <w:rsid w:val="00B44ECD"/>
     <w:rsid w:val="00B4548B"/>
     <w:rsid w:val="00B46642"/>
     <w:rsid w:val="00B50519"/>
     <w:rsid w:val="00B52B18"/>
     <w:rsid w:val="00B53FD5"/>
     <w:rsid w:val="00B56C0A"/>
     <w:rsid w:val="00B6009F"/>
     <w:rsid w:val="00B60232"/>
     <w:rsid w:val="00B61564"/>
     <w:rsid w:val="00B6212C"/>
     <w:rsid w:val="00B6622C"/>
+    <w:rsid w:val="00B67024"/>
     <w:rsid w:val="00B67823"/>
     <w:rsid w:val="00B71F90"/>
     <w:rsid w:val="00B7356A"/>
     <w:rsid w:val="00B735CF"/>
     <w:rsid w:val="00B8098B"/>
     <w:rsid w:val="00B8371C"/>
     <w:rsid w:val="00B854A8"/>
     <w:rsid w:val="00B90B29"/>
     <w:rsid w:val="00B9377E"/>
     <w:rsid w:val="00B969E4"/>
     <w:rsid w:val="00BA07F6"/>
     <w:rsid w:val="00BA2BF5"/>
     <w:rsid w:val="00BA585D"/>
     <w:rsid w:val="00BB0C48"/>
     <w:rsid w:val="00BB0C8C"/>
     <w:rsid w:val="00BB5097"/>
     <w:rsid w:val="00BB5689"/>
     <w:rsid w:val="00BB7440"/>
     <w:rsid w:val="00BB74F7"/>
     <w:rsid w:val="00BC2740"/>
     <w:rsid w:val="00BC5CD6"/>
     <w:rsid w:val="00BC6A4E"/>
     <w:rsid w:val="00BC6EBA"/>
     <w:rsid w:val="00BC7296"/>
     <w:rsid w:val="00BD1CC0"/>
@@ -18693,50 +18051,51 @@
     <w:rsid w:val="00C10839"/>
     <w:rsid w:val="00C129B3"/>
     <w:rsid w:val="00C12BE7"/>
     <w:rsid w:val="00C1345C"/>
     <w:rsid w:val="00C13A68"/>
     <w:rsid w:val="00C13CC9"/>
     <w:rsid w:val="00C17AAF"/>
     <w:rsid w:val="00C17E1A"/>
     <w:rsid w:val="00C206D0"/>
     <w:rsid w:val="00C2181E"/>
     <w:rsid w:val="00C22EA8"/>
     <w:rsid w:val="00C2469F"/>
     <w:rsid w:val="00C253B7"/>
     <w:rsid w:val="00C25D3D"/>
     <w:rsid w:val="00C261A8"/>
     <w:rsid w:val="00C3538D"/>
     <w:rsid w:val="00C36F42"/>
     <w:rsid w:val="00C37D7B"/>
     <w:rsid w:val="00C41491"/>
     <w:rsid w:val="00C42E5B"/>
     <w:rsid w:val="00C43806"/>
     <w:rsid w:val="00C44025"/>
     <w:rsid w:val="00C46565"/>
     <w:rsid w:val="00C52470"/>
     <w:rsid w:val="00C557A5"/>
+    <w:rsid w:val="00C5787C"/>
     <w:rsid w:val="00C61773"/>
     <w:rsid w:val="00C62E99"/>
     <w:rsid w:val="00C63045"/>
     <w:rsid w:val="00C63589"/>
     <w:rsid w:val="00C65CD8"/>
     <w:rsid w:val="00C670A1"/>
     <w:rsid w:val="00C70328"/>
     <w:rsid w:val="00C71189"/>
     <w:rsid w:val="00C74DB4"/>
     <w:rsid w:val="00C7573A"/>
     <w:rsid w:val="00C75CBD"/>
     <w:rsid w:val="00C76BF5"/>
     <w:rsid w:val="00C778F3"/>
     <w:rsid w:val="00C81944"/>
     <w:rsid w:val="00C838E9"/>
     <w:rsid w:val="00C90239"/>
     <w:rsid w:val="00C93B3D"/>
     <w:rsid w:val="00C95A74"/>
     <w:rsid w:val="00C9666D"/>
     <w:rsid w:val="00CA26D5"/>
     <w:rsid w:val="00CA27AA"/>
     <w:rsid w:val="00CA33D5"/>
     <w:rsid w:val="00CA5111"/>
     <w:rsid w:val="00CA6B03"/>
     <w:rsid w:val="00CB1AD8"/>
@@ -18776,258 +18135,257 @@
     <w:rsid w:val="00D32BA5"/>
     <w:rsid w:val="00D332A0"/>
     <w:rsid w:val="00D332D3"/>
     <w:rsid w:val="00D33ABF"/>
     <w:rsid w:val="00D33EB4"/>
     <w:rsid w:val="00D3537B"/>
     <w:rsid w:val="00D37FC4"/>
     <w:rsid w:val="00D40CC4"/>
     <w:rsid w:val="00D453F5"/>
     <w:rsid w:val="00D47DC8"/>
     <w:rsid w:val="00D51209"/>
     <w:rsid w:val="00D51798"/>
     <w:rsid w:val="00D52CB7"/>
     <w:rsid w:val="00D530EF"/>
     <w:rsid w:val="00D54BEB"/>
     <w:rsid w:val="00D55EE6"/>
     <w:rsid w:val="00D561AC"/>
     <w:rsid w:val="00D5785D"/>
     <w:rsid w:val="00D600A2"/>
     <w:rsid w:val="00D61385"/>
     <w:rsid w:val="00D657A1"/>
     <w:rsid w:val="00D70598"/>
     <w:rsid w:val="00D71682"/>
     <w:rsid w:val="00D7201F"/>
     <w:rsid w:val="00D734D5"/>
-    <w:rsid w:val="00D74841"/>
     <w:rsid w:val="00D76C0E"/>
     <w:rsid w:val="00D8045A"/>
     <w:rsid w:val="00D83B0B"/>
     <w:rsid w:val="00D84F98"/>
     <w:rsid w:val="00D920A8"/>
     <w:rsid w:val="00D934E6"/>
     <w:rsid w:val="00D93EE5"/>
     <w:rsid w:val="00D940A5"/>
     <w:rsid w:val="00D9664B"/>
     <w:rsid w:val="00DA197A"/>
     <w:rsid w:val="00DA1D0F"/>
     <w:rsid w:val="00DA40D5"/>
     <w:rsid w:val="00DA7578"/>
     <w:rsid w:val="00DB08EC"/>
     <w:rsid w:val="00DB2D23"/>
     <w:rsid w:val="00DB361B"/>
     <w:rsid w:val="00DB3D6D"/>
     <w:rsid w:val="00DB5455"/>
     <w:rsid w:val="00DC39B0"/>
     <w:rsid w:val="00DC41A0"/>
     <w:rsid w:val="00DC5283"/>
     <w:rsid w:val="00DC76C3"/>
     <w:rsid w:val="00DD3342"/>
     <w:rsid w:val="00DD38B2"/>
     <w:rsid w:val="00DD4621"/>
     <w:rsid w:val="00DD5764"/>
     <w:rsid w:val="00DD66C6"/>
     <w:rsid w:val="00DD6BF3"/>
     <w:rsid w:val="00DD701C"/>
     <w:rsid w:val="00DE064E"/>
     <w:rsid w:val="00DE1270"/>
     <w:rsid w:val="00DE2408"/>
     <w:rsid w:val="00DE4512"/>
     <w:rsid w:val="00DE5A7B"/>
     <w:rsid w:val="00DE64EE"/>
     <w:rsid w:val="00DE73CB"/>
-    <w:rsid w:val="00DF07B7"/>
     <w:rsid w:val="00DF21A6"/>
     <w:rsid w:val="00DF285A"/>
     <w:rsid w:val="00DF3AA1"/>
     <w:rsid w:val="00E01019"/>
     <w:rsid w:val="00E01F63"/>
     <w:rsid w:val="00E02809"/>
-    <w:rsid w:val="00E068B3"/>
     <w:rsid w:val="00E13F1F"/>
     <w:rsid w:val="00E213E7"/>
     <w:rsid w:val="00E21A90"/>
     <w:rsid w:val="00E22EE9"/>
     <w:rsid w:val="00E23B50"/>
     <w:rsid w:val="00E30846"/>
     <w:rsid w:val="00E30CDC"/>
     <w:rsid w:val="00E36D63"/>
     <w:rsid w:val="00E407EE"/>
     <w:rsid w:val="00E41029"/>
     <w:rsid w:val="00E45950"/>
     <w:rsid w:val="00E45B70"/>
+    <w:rsid w:val="00E4642B"/>
     <w:rsid w:val="00E47023"/>
     <w:rsid w:val="00E4786A"/>
     <w:rsid w:val="00E47A52"/>
     <w:rsid w:val="00E5245A"/>
     <w:rsid w:val="00E53028"/>
     <w:rsid w:val="00E536B4"/>
     <w:rsid w:val="00E55752"/>
+    <w:rsid w:val="00E56926"/>
     <w:rsid w:val="00E62AD5"/>
     <w:rsid w:val="00E63A2D"/>
     <w:rsid w:val="00E64301"/>
     <w:rsid w:val="00E646AA"/>
     <w:rsid w:val="00E65D1B"/>
     <w:rsid w:val="00E6643A"/>
     <w:rsid w:val="00E671CD"/>
     <w:rsid w:val="00E70A62"/>
     <w:rsid w:val="00E71747"/>
     <w:rsid w:val="00E7378F"/>
     <w:rsid w:val="00E7646A"/>
     <w:rsid w:val="00E85EF7"/>
     <w:rsid w:val="00E86192"/>
     <w:rsid w:val="00E87283"/>
     <w:rsid w:val="00E92C6F"/>
     <w:rsid w:val="00E93CFC"/>
     <w:rsid w:val="00E93E44"/>
     <w:rsid w:val="00EA159A"/>
     <w:rsid w:val="00EA199B"/>
     <w:rsid w:val="00EA428B"/>
     <w:rsid w:val="00EB0277"/>
     <w:rsid w:val="00EB14BF"/>
     <w:rsid w:val="00EB3090"/>
+    <w:rsid w:val="00EB5021"/>
     <w:rsid w:val="00EB74EE"/>
     <w:rsid w:val="00EB7A35"/>
     <w:rsid w:val="00EC1190"/>
     <w:rsid w:val="00EC7677"/>
     <w:rsid w:val="00EC7ADC"/>
     <w:rsid w:val="00ED00E1"/>
     <w:rsid w:val="00ED0126"/>
+    <w:rsid w:val="00EE62AB"/>
     <w:rsid w:val="00EF0F3B"/>
     <w:rsid w:val="00EF1D87"/>
-    <w:rsid w:val="00EF2775"/>
     <w:rsid w:val="00EF3FB7"/>
     <w:rsid w:val="00EF4B3D"/>
     <w:rsid w:val="00EF51BE"/>
     <w:rsid w:val="00EF5841"/>
     <w:rsid w:val="00EF7F16"/>
     <w:rsid w:val="00F0287A"/>
     <w:rsid w:val="00F02B41"/>
     <w:rsid w:val="00F054D3"/>
     <w:rsid w:val="00F10B55"/>
     <w:rsid w:val="00F161CD"/>
     <w:rsid w:val="00F20140"/>
     <w:rsid w:val="00F21E4F"/>
     <w:rsid w:val="00F2269E"/>
     <w:rsid w:val="00F33A62"/>
     <w:rsid w:val="00F34546"/>
     <w:rsid w:val="00F376AD"/>
     <w:rsid w:val="00F40104"/>
     <w:rsid w:val="00F40984"/>
     <w:rsid w:val="00F4270F"/>
     <w:rsid w:val="00F452B7"/>
     <w:rsid w:val="00F458D7"/>
     <w:rsid w:val="00F50E00"/>
     <w:rsid w:val="00F51409"/>
     <w:rsid w:val="00F52C96"/>
     <w:rsid w:val="00F53150"/>
     <w:rsid w:val="00F566A4"/>
     <w:rsid w:val="00F56C3B"/>
     <w:rsid w:val="00F57F1E"/>
     <w:rsid w:val="00F6069B"/>
     <w:rsid w:val="00F60EAF"/>
     <w:rsid w:val="00F661A9"/>
     <w:rsid w:val="00F70E56"/>
     <w:rsid w:val="00F7412A"/>
     <w:rsid w:val="00F750F5"/>
     <w:rsid w:val="00F754CE"/>
     <w:rsid w:val="00F763F8"/>
     <w:rsid w:val="00F7698E"/>
     <w:rsid w:val="00F835E7"/>
     <w:rsid w:val="00F85582"/>
     <w:rsid w:val="00F86137"/>
     <w:rsid w:val="00F96DFB"/>
     <w:rsid w:val="00FA2BCF"/>
     <w:rsid w:val="00FA2C92"/>
-    <w:rsid w:val="00FB1069"/>
     <w:rsid w:val="00FB37CE"/>
     <w:rsid w:val="00FC2FD5"/>
     <w:rsid w:val="00FC302B"/>
     <w:rsid w:val="00FC32B4"/>
     <w:rsid w:val="00FC35BB"/>
     <w:rsid w:val="00FC690A"/>
     <w:rsid w:val="00FC7F3C"/>
     <w:rsid w:val="00FD4A46"/>
     <w:rsid w:val="00FE0919"/>
     <w:rsid w:val="00FE380E"/>
     <w:rsid w:val="00FE73CA"/>
     <w:rsid w:val="00FE7F6A"/>
     <w:rsid w:val="00FF08E7"/>
     <w:rsid w:val="00FF2BA4"/>
     <w:rsid w:val="00FF3C31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="065ED9A7"/>
   <w15:docId w15:val="{E2BC0468-5E86-42EA-AE54-343604D43DDA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:before="480" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="720" w:right="720" w:firstLine="432"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19355,50 +18713,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="متن"/>
     <w:qFormat/>
     <w:rsid w:val="001C55EC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1"/>
       <w:ind w:left="567" w:right="567" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="IRLotus"/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading 11,Heading 1 Char Char Char Char Char Char Char,Heading 1 Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:rsid w:val="00153223"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -19567,51 +18930,50 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006847E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="1584" w:hanging="1584"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -19906,136 +19268,136 @@
       <w:ind w:left="309" w:right="0" w:firstLine="4"/>
       <w:suppressOverlap/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
     <w:name w:val="چکیده Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="aa"/>
     <w:rsid w:val="004C631B"/>
     <w:rPr>
       <w:rFonts w:cs="IRLotus"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
     <w:name w:val="تیتر اول"/>
     <w:basedOn w:val="Heading1"/>
     <w:link w:val="Char3"/>
     <w:qFormat/>
-    <w:rsid w:val="007A0322"/>
+    <w:rsid w:val="00A05A7A"/>
     <w:pPr>
       <w:spacing w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="IRNazanin" w:eastAsiaTheme="minorHAnsi" w:hAnsi="IRNazanin" w:cs="IRNazanin"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="9E7720"/>
+      <w:color w:val="11375C"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char3">
     <w:name w:val="تیتر اول Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ab"/>
-    <w:rsid w:val="007A0322"/>
+    <w:rsid w:val="00A05A7A"/>
     <w:rPr>
       <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="9E7720"/>
+      <w:color w:val="11375C"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
     <w:name w:val="تیتر دوم"/>
     <w:basedOn w:val="Heading2"/>
     <w:link w:val="Char4"/>
     <w:qFormat/>
-    <w:rsid w:val="007A0322"/>
+    <w:rsid w:val="00A05A7A"/>
     <w:pPr>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="IRNazanin"/>
-      <w:color w:val="9E7720"/>
+      <w:color w:val="11375C"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char4">
     <w:name w:val="تیتر دوم Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ac"/>
-    <w:rsid w:val="007A0322"/>
+    <w:rsid w:val="00A05A7A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Bold" w:cs="IRNazanin"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="9E7720"/>
+      <w:color w:val="11375C"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
     <w:name w:val="تیتر سوم"/>
     <w:basedOn w:val="Heading3"/>
     <w:link w:val="Char5"/>
     <w:qFormat/>
-    <w:rsid w:val="007A0322"/>
+    <w:rsid w:val="00A05A7A"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
       <w:ind w:left="680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="IRNazanin"/>
-      <w:color w:val="9E7720"/>
+      <w:color w:val="11375C"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char5">
     <w:name w:val="تیتر سوم Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ad"/>
-    <w:rsid w:val="007A0322"/>
+    <w:rsid w:val="00A05A7A"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="IRNazanin"/>
-      <w:color w:val="9E7720"/>
+      <w:color w:val="11375C"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Char,Footnote Text1 Char Char,Char Char Char Char,Char Char Char Char Char Char Char,Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char,پاورقی,Cha, Char, Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A75C2A"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:aliases w:val="Char Char,Footnote Text1 Char Char Char,Char Char Char Char Char,Char Char Char Char Char Char Char Char,Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char Char,Cha Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
@@ -30375,95 +29737,95 @@
       <w:b/>
       <w:noProof/>
       <w:color w:val="auto"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ARTICLETITLEChar0">
     <w:name w:val="ARTICLE TITLE Char"/>
     <w:basedOn w:val="ArticletitleChar"/>
     <w:link w:val="ARTICLETITLE0"/>
     <w:rsid w:val="00300492"/>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Adobe Devanagari"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="056376"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C60AB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="affc">
     <w:name w:val="مقدمه"/>
     <w:basedOn w:val="ab"/>
     <w:link w:val="Charf0"/>
     <w:qFormat/>
-    <w:rsid w:val="007A0322"/>
+    <w:rsid w:val="00F21E4F"/>
     <w:pPr>
       <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:yAlign="bottom"/>
       <w:ind w:left="40"/>
       <w:suppressOverlap/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Charf0">
     <w:name w:val="مقدمه Char"/>
     <w:basedOn w:val="Char3"/>
     <w:link w:val="affc"/>
-    <w:rsid w:val="007A0322"/>
+    <w:rsid w:val="00F21E4F"/>
     <w:rPr>
       <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="9E7720"/>
+      <w:color w:val="670001"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="103235810">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="178391185">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -30986,51 +30348,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\192.168.2.10\general\Pajohesh-Daneshjoee\Mr.%20Pourqasem\New%20tampletes\10.22105\DMOR.2020.205873.1131" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csl.mendeley.com/styles/699351941/REA" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.nasm.org/workout-and-nutrition-timing" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uupload.ir/view/irlotus_p30download.com_4w15.ttf/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.engstruct.2016.01.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dastam66@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -31396,87 +30758,87 @@
   <b:Source>
     <b:Tag>Int17</b:Tag>
     <b:SourceType>JournalArticle</b:SourceType>
     <b:Guid>{E4249E37-D469-46D7-ADEF-06FD7ACAD7D7}</b:Guid>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>Pierre A. Daniel</b:Last>
             <b:First>Carole</b:First>
             <b:Middle>Daniel</b:Middle>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Complexity, uncertainty and mental models: From a paradigm of regulation to a paradigm of emergence in project management</b:Title>
     <b:JournalName>International Journal of Project Management</b:JournalName>
     <b:Year>2017</b:Year>
     <b:Pages>184-197</b:Pages>
     <b:RefOrder>6</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57816BAF-1DA7-45FF-9202-C027B956873D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E71C3B5F-14FB-4C51-8A3D-1EA84F3C383A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1313</Words>
-  <Characters>7490</Characters>
+  <Words>1308</Words>
+  <Characters>7462</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8786</CharactersWithSpaces>
+  <CharactersWithSpaces>8753</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Javad Pourqasem</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>